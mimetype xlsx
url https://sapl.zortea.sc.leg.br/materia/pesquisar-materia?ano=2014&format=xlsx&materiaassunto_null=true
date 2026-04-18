--- v0 (2025-10-22)
+++ v1 (2026-04-18)
@@ -54,760 +54,760 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ato da Mesa</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/28/28_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O HORÁRIO DE FUNCIONAMENTO DA CÂMARA DE VEREADORES DO MUNICÍPIO DE ZORTÉA-SC, ESTABELECE A JORNADA DE TRABALHO DE SEUS SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>João Reginaldo Cesa</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CONCEDER EM COMODATO PELO PRAZO DE VINTE ANOS, TERRENO COM ÁREA DE 1.310 M² (UM MIL E TREZENTOS E DEZ METROS QUADRADOS) DE PROPRIEDADE DO MUNICÍPIO, PARTE INTEGRANTE DA MATRICULA N° 26.431 EM FAVOR DO LIONS CLUBE DE ZORTÉA.&amp;#8221;</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Márcio Andrey Terra, Paulo Tavares</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PROJETO DE LEI MUNICIPAL Nº 015, DE 27 DE MAIO DE 2014 (AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A CONCESSÃO DE DIREITO REAL DE USO DE 25 (VINTE E CINCO) LOTES URBANOS, POR MEIO DE CONTRATO ADMINISTRATIVO, PARA FINS DE CONSTRUÇÃO DE CASAS DO PROGRAMA MINHA CASA MINHA VIDA, NA FORMA QUE ESPECIFICA).</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>Comissão de Constituição, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS MÓVEIS INSERVÍVEIS, VEÍCULOS, SUCATAS E OUTROS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Márcio Andrey Terra</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/</t>
+    <t>http://sapl.zortea.sc.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITA QER SEJA SINALIZADO ÁREA DE PROIBIDO ESTACIONAR NAS DUAS MÃOS NA RUA REGINA BEVILAQUA SOBRE O MORRO EM FRENTE À CASA DO SR. OSVALDIDO CRUZ. SOLICITA TAMBÉM QUE SEJA FEITO REDUTOR DE VELOCIDADE NESTA MESMA RUA EM FRENTE A CASA DA SRA. FÁTIMA ROSÁRIA ALVES.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Roberto Menegaz</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/36/36_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITA A ILUMINAÇÃO DAS ACADEMIAS AO AR LIVRE PARA MELHOR ATENDER A POPULAÇÃO QUE UTILIZA AS MESMAS NO FINAL DA TARDE E A NOITE</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/37/37_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA COMPRADO ATRAVÉS DE CONVÊNIO 150 PARES DE LIXEIRAS PARA SUBSTITUIR AS QUE SE ENCONTRAM QUEBRADAS E COLOCAR EM RUAS NOVAS OU LOCAIS QUE FICARAM COM POUCAS.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Nelson Vicente de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/38/38_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REALIZADA ROÇADA NOS CENTROS DE USO COMUM DAS COMUNIDADES DO INTERIOR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Valdir Vieira Sarmento</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/39/39_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA DISPONIBILIZADO NO SITE DA PREFEITURA UMA LISTA CONTENDO OS MEDICAMENTOS DISPONÍVEIS NA FARMÁCIA BÁSICA DO POSTO DE SAÚDE, ATUALIZANDO DIARIAMENTE.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/40/40_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REAVALIADO OS VALORES REPASSADOS PARA A APAE DE CAPINZAL, AUMENTANDO O VALOR PARA UM MONTANTE IGUAL OU SUPERIOR AO LAR DOS MENINOS JOÃO DIDOMÊNICO E LAR DAS MENINAS CASA DO CAMINHO DE CAMPOS NOVOS.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/41/41_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA PRORROGADO A LICENÇA MATERNIDADE POR MAIS 2 MESES, PASSANDO DE 4 PARA 6 MESES.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Paulo Tavares, Márcio Andrey Terra</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/42/42_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REALIZADO TRABALHO DE REVITALIZAÇÃO DAS RUAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/43/43_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA DESTINADA UMA KOMBI PARA FAZER O TRANSPORTE DOS ACADÊMICOS NO PERÍODO DA MANHÃ ATÉ JOAÇABA.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/44/44_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ARRUMADA A ENTRADA DO POSTO DE SAÚDE MUNICIPAL.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/45/45_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REAJUSTADO O VALOR SALARIAL DOS AGENTES DE SAÚDE, ELEVANDO PARA O PISO NACIONAL.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/46/46_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITO FAIXA ELEVADA EM FRENTE A CENTRAL TELEFÔNICA DA OI. SOLICITA TAMBÉM QUE SEJA COLOCADO ESPELHO PARA FACILITAR O TRÂNSITO DE VEÍCULOS E PEDESTRES ENTRE A RUA HILÁRIO SUZIN E A GUILHERME BRANCHER.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/47/47_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA RECOLOCADO OS CESTOS DE LIXO NAS RUAS QUE FORAM RETIRADOS E QUE SEJA COLOCADO TAMBÉM NAS RUAS QUE FALTA. SOLICITA AINDA QUE SEJAM FEITAS MANUTENÇÕES NAS BOCAS DE LOBO, PRINCIPALMENTE NAS RUAS DOMINGOS DE PAULI, 15 DE NOVEMBRO E ARTUR SANTOS.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/48/48_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA CONTRATADO EMPRESA ESPECIALIZADA PARA REVITALIZAR AS PLACAS DE SINALIZAÇÃO DO MUNICÍPIO, PADRONIZANDO AS MESMAS E COLOCANDO NOS LOCAIS QUE NECESSITAM.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Valmir Alves</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REALIZADO MELHORIAS COM URGÊNCIA NAS ESTRADA DO ACESSO A PROPRIEDADE DO SEU RENATO GUERREIRO NA COMUNIDADE DO PONTÃO.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Paulo Tavares</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA PROCEDIDA A CONSTRUÇÃO EM ALVENARIA, DE UMA EXTENSÃO DA LATERAL DO PISO DA QUADRA DE ESPORTES DO GEM HORIZONTE NÚCLEO I.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA INSTALADA UMA PLACA DE SINALIZAÇÃO NA RUA DELMO DALAPRIA, PRÓXIMO A CASA DO SR. NAPOLEÃO DE ALMEIDA, INDICANDO QUE NO SEGMENTO NÃO EXISTE SAÍDA.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITO REPARO NOS TUBOS DE CONCRETO PARA DRENAGEM PLUVIAL E COLOCADO MAIS ALGUNS EM FRENTE A CASA DO SR. DARCI NA RUA DELMO DALAPRIA.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Ademir José Schimit, João Pereira Maciel, João Reginaldo Cesa, Márcio Andrey Terra, Nelson Vicente de Almeida, Paulo Tavares, Roberto Menegaz, Valdir Vieira Sarmento, Valmir Alves</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA DESTINADO RECURSOS DO ORÇAMENTO PRÓPRIO OU ATRAVÉS DE CONVÊNIO, A FIM DE REGULARIZAR AS PENDÊNCIAS COM LICENÇAS DIVERSAS E INFRAESTRUTURA NECESSÁRIA PARA A INSTALAÇÃO DE EMPRESAS NO PARQUE INDUSTRIAL MUNICIPAL.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/54/54_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REALIZADA AUDIÊNCIA PÚBLICA PARA TRATAR DA QUESTÃO AMBIENTAL, NOTADAMENTE EM RELAÇÃO A COLETA/DESTINAÇÃO DOS RESÍDUOS SÓLIDOS.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/55/55_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITA A RECUPERAÇÃO COM CASCALHAMENTO DA ESTRADA ZORTÉA/AGUDO.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/56/56_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ADQUIRIDO COM RECURSOS PRÓPRIOS OU ATRAVÉS DE CONVÊNIO UM BRITADOR PARA AUXILIAR A SECRETARIA DE INFRAESTRUTURA.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA CONSTRUÍDO NO MÍNIMO DOIS BANHEIROS NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITO SISTEMA DE DRENAGEM DE ÁGUAS ORIUNDAS DOS RESÍDUOS DOMÉSTICOS ATRAVÉS DE TUBOS NA RUA REACILVA DALAPRIA.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITA UMA FORÇA TAREFA PARA PERCORRER OS BAIRROS DIAGNOSTICANDO AS NECESSIDADES COMO PONTOS DANIFICADOS E À NOITE, LÂMPADAS APAGADAS, QUEIMADAS OU COM ILUMINAÇÃO FRACA PARA SOLICITAR SOLUÇÃO À COMPANHIA RESPONSÁVEL PELA ILUMINAÇÃO PUBLICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA VIABILIZADO O FUNCIONAMENTO DO CENTRO DE EDUCAÇÃO INFANTIL ESTRELA DO AMANHÃ (CRECHE), TAMBÉM NO PERÍODO NOTURNO.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA CONTRATADO UM MÉDICO PEDIATRA PARA ATENDER NO POSTO DE SAÚDE MUNICIPAL AO MENOS UM VEZ POR SEMANA.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REALIZADO TRABALHO DE RESTAURAÇÃO E MELHORAMENTO NAS GUARITAS DE PARADA DE ÔNIBUS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA CONTRATADO UM PROFESSOR DE EDUCAÇÃO FÍSICA PARA INICIAR TRABALHOS DE EDUCAÇÃO E TREINAMENTO COM CRIANÇAS E ADOLESCENTES DO MUNICÍPIO ATRAVÉS DE ESCOLINHAS DE FUTEBOL DE CAMPO.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITO CASCALHAMENTO NA ESTRADA QUE DA ACESSO A PROPRIEDADE DO SR. JOÃO IVAR CAVICHON NA COMUNIDADE DE VOLTA GRANDE.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA COLOCADO BRITA OU CASCALHO NO SEGUIMENTO DA RUA IVO DA COSTA NO BAIRRO ANDORINHAS.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITO O CASCALHAMENTO NAS ESTRADAS GERAIS DAS COMUNIDADES DO POUSO ALTO E TRÊS PORTEIRAS.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REVITALIZADO O VIVEIRO DE MUDAS NATIVAS, PINUS, EUCALIPTO E PLANTAS ORNAMENTAIS.</t>
   </si>
   <si>
     <t>PCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/33/33_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI OS QUADROS DE PESSOAL E PLANO DE CARREIRA DA CÂMARA MUNICIPAL DE VEREADORES DE ZORTÉA - SC.</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/1/1_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/1/1_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE MATERIAIS INSERVÍVEIS ORIUNDOS DA SUBSTITUIÇÃO DE COBERTURA DO GRUPO ESCOLAR MUNICIPAL HORIZONTE NÚCLEO I.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/2/2_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A CONCESSÃO DE DIREITO REAL DE USO DE 25 (VINTE E CINCO) LOTES URBANOS, POR MEIO DE CONTRATO ADMINISTRATIVO, PARA FINS DE CONSTRUÇÃO DE CASAS DO PROGRAMA MINHA CASA MINHA VIDA, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/3/3_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO CESSÃO DE USO DE POÇO ARTESIANO DA EMPRESA COPERCAMPOS LTDA E INSTALAÇÃO DE RESERVATÓRIO EM PROPRIEDADE RURAL MEDIANTE GRATUIDADE DE FORNECIMENTO DE ÁGUA AOS CEDENTES&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/4/4_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CONCEDER EM COMODATO PELO PRAZO DE VINTE ANOS, TERRENO COM A ÁREA DE 1.310 M² (UM MIL TREZENTOS E DEZ METROS QUADRADOS) DE PROPRIEDADE DO MUNICIPIO, PARTE INTEGRANTE DA MATRICULA Nº 26.431 EM FAVOR DO LIONS CLUBE DE ZORTÉA.&amp;#8221;</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/5/5_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO E DOS SUBSÍDIOS DOS AGENTES PÚBLICOS MUNICIPAIS DOS PODERES EXECUTIVO E LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/6/6_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO DA POLÍTICA E DO SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ZORTÉA</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/7/7_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E REGULAMENTAÇÃO DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL, INSTITUÍDO PELA LEI FEDERAL Nº 8.742, DE 7 DE DEZEMBRO DE 1993, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DA ASSISTÊNCIA SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/9/9_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE E REGULA OS BENEFÍCIOS EVENTUAIS NO ÂMBITO DA POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL DE ZORTÉA.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/10/10_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAÇÃO DO CONSELHO MUNICIPAL DO IDOSO E CRIAÇÃO DO FUNDO ESPECIAL.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/11/11_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A DOAR IMÓVEIS URBANOS PARA ASSOCIAÇÃO DE MORADORES DO BAIRRO IMIGRANTES.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/12/12_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DO MUNICÍPIO DE ZORTÉA &amp;#8211; SANTA CATARINA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/13/13_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS MÓVEIS INSERVIVEIS, VEÍCULOS, SUCATAS E OUTROS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/14/14_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO § 2º, INCISO XI DO ART. 6º DA LEI MUNICIPAL Nº 202/2003 DE 20 DE OUTUBRO DE 2003 &amp;#8211; LEI DE PARCELAMENTO DO SOLO.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/15/15_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 0479/2014 DE 12 DE MARÇO DE 2014 E DÁ NOVA REDAÇÃO - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A CONCESSÃO DE DIREITO REAL DE USO DE 25 (VINTE E CINCO) LOTES URBANOS, POR MEIO DE CONTRATO ADMINISTRATIVO, PARA FINS DE CONSTRUÇÃO DE CASAS DO PROGRAMA MINHA CASA MINHA VIDA, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/16/16_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA VERBAS DO ORÇAMENTO DA PREFEITURA MUNICIPAL DE ZORTÉA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/17/17_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNMAZ &amp;#8211; FUNDO MUNICIPAL DE MEIO AMBIENTE DE ZORTÉA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/18/18_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TAXA MUNICIPAL DE PRESTAÇÃO DE SERVIÇOS AMBIENTAIS PRESTADOS PELA SECRETARIA_x000D_
 MUNICIPAL DE AGRICULTURA, INDÚSTRIA, COMÉRCIO E TURISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/19/19_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA VERBAS DO ORÇAMENTO DA PREFEITURA MUNICIPAL DE ZORTÉA E DO FUNDO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/20/20_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSAR/TRANSFERIR VERBA PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE CAPINZAL &amp;#8211; APAE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/21/21_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA PROJETO DE LEI DE ALTERAÇÃO DO PLANO PLURIANUAL 2014/2017.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/22/22_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA PROJETO DE LEI DE DIRETRIZES ORÇAMENTÁRIAS 2015.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/23/23_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI N° 0402/2011 DE 06 DE ABRIL DE 2011, QUE DISPÕE SOBRE A CRIAÇÃO DE PROGRAMA DE INCENTIVO A EMISSÃO DE NOTA FISCAL NO MUNICÍPIO DE ZORTÉA-SC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/25/25_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/26/26_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI ORÇAMENTÁRIA ANUAL PARA 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/34/34_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES E AUTORIZA O INGRESSO DO MUNICÍPIO DE ZORTÉA &amp;#8211; SC, NO CONSÓRCIO INTERMUNICIPAL CATARINENSE - CIMCATARINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/67/67_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL CELEBRAR CONVÊNIO COM BANCOS E INSTITUIÇÕES FINANCEIRAS, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA FESTA TRADICIONAL NO MUNICÍPIO DE ZORTÉA &amp;#8211; SC E DÁ OUTRAS PROVIDÊNCIAS NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ZORTÉA A REALIZAR MELHORIAS EM ESTRADAS VICINAIS PERTENCENTES AO MUNICÍPIO DE CAPINZAL &amp;#8211; SC, QUE DÁ ACESSO A PROPRIEDADES DE PRODUTORES RURAIS DO MUNICÍPIO DE ZORTÉA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A CEDER IMÓVEIS URBANOS PARA ASSOCIAÇÃO DE MORADORES DO BAIRRO IMIGRANTES.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/27/27_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOVO HORÁRIO DAS SESSÕES ORDINÁRIAS DA CÂMARA DE VEREADORES DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1114,68 +1114,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/27/27_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2014/27/27_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="163.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="87.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>