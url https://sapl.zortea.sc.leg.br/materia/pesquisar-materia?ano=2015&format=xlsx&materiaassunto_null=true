--- v0 (2026-01-18)
+++ v1 (2026-04-19)
@@ -54,571 +54,571 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>João Reginaldo Cesa, Valmir Alves</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITA A REPOSIÇÃO DE LIXEIRAS QUE APRESENTAM DEFEITOS NO MUNICÍPIO, E QUE SEJAM COLOCADAS NOVAS LIXEIRAS EM PONTOS CARENTES.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Partido Progressista, Partido dos Trabalhadores</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REALIZADA A AQUISIÇÃO DE DUAS BALANÇAS PARA PESAGEM DE ANIMAIS E INSTALADAS EM PARCERIA COM OS PRODUTORES RURAIS NAS COMUNIDADES DO RASO E DE POUSO ALTO.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Nelson Vicente de Almeida, Roberto Menegaz</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/</t>
+    <t>http://sapl.zortea.sc.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA DESMEMBRADO O DEPARTAMENTO DE ÁGUA E ESGOTO DA GARAGEM DA PREFEITURA MUNICIPAL E QUE SE CONSTRUA UM DEPÓSITO PARA OS MATERIAIS UTILIZADOS PELO DEPARTAMENTO PRÓXIMO AO RESERVATÓRIO DE ÁGUA MUNICIPAL NO BAIRRO ANDORINHAS.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Ademir José Schimit</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ADQUIRIDO UMA ALICATE BURDIZZO PARA CASTRAR BOI. TAMBÉM QUE A PREFEITURA FORNEÇA ASSISTÊNCIA TÉCNICA AO PRODUTOR PARA REALIZAR O PROCEDIMENTO DE CASTRAÇÃO.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Roberto Menegaz</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA CONSTRUÍDA UMA MURETA ACOMPANHANDO O SENTIDO DO TRAFEGO DOS VEÍCULOS ENTRE AS RUAS ARTHUR ADOLFO SANTOS, ESQUINA COM A RUA JOÃO PACHECO, PRÓXIMO A DELEGACIA PARA EVITAR QUE VEÍCULOS TRAFEGUEM NA CONTRA MÃO, JÁ QUE A MESMA É MÃO UNICA.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA CRIADA A ASSOCIAÇÃO DE SERVIDORES PÚBLICOS MUNICIPAIS. SOLICITA TAMBÉM A DOAÇÃO DO TERRENO DE PROPRIEDADE DA PREFEITURA NA COMUNIDADE DE VOLTA GRANDE  PARA CONSTRUIR A SEDE DA ASSOCIAÇÃO QUE FICARÁ DISPONÍVEL AO SERVIDOR PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>João Reginaldo Cesa</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA DISPONIBILIZADA UMA SALA EM UM DOS PRÉDIOS PÚBLICOS MUNICIPAIS PARA FUNCIONAR UM POSTO DE ATENDIMENTO DA CÂMARA DE DIRIGENTES LOGISTAS (CDL) DE ZORTÉA.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Nelson Vicente de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SEJA CONSTRUÍDO UM NOVO CENTRO DO IDOSO NO MUNICÍPIO E QUE O PRÉDIO ONDE FUNCIONA O MESMO SEJA UTILIZADO PARA A INSTALAÇÃO DA CAPELA MORTUÁRIA.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>João Pereira Maciel</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA OFICIADO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE QUE SEJA EXECUTADA A CONSTRUÇÃO DE DUAS LOMBADAS, NAS RUAS ALCEU BORTOLI E NA RUA PEDRO LIDUINO GONÇALVES DE MENEZES.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA OFICIADO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SOLICITANDO QUE ENCAMINHE A ESTA CASA UM PROJETO DE LEI AUTORIZANDO A DOAÇÃO DE UM VALOR SUFICIENTE A ASSOCIAÇÃO DE AGRICULTORES DO MUNICÍPIO DE ZORTÉA PARA A REALIZAÇÃO DE UM JANTAR DE CONFRATERNIZAÇÃO QUE É REALIZADO ANUALMENTE NO DIA 30 DE MAIO.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Valmir Alves</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM EMPILHADOS CORRETAMENTE OS TUBOS DE CONCRETO DEPOSITADOS NA SECRETÁRIA DE OBRAS E QUE FAÇA UM ISOLAMENTO ATRAVÉS DA CERCA NAQUELE LOCAL, IMPOSSIBILITANDO O ACESSO DE PESSOAS NÃO AUTORIZADAS E PRINCIPALMENTE DE CRIANÇAS, PRIMANDO PELA SEGURANÇA E BEM ESTAR DE TODOS.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA QUE DEVIDO À PRECARIEDADE E A INEXISTÊNCIA DE CASCALHO NA ESTRADA GERAL QUE DÁ ACESSO A COMUNIDADE DE POUSO ALTO, A MESMA SEJA CASCALHADA COM A MAIOR BREVIDADE POSSÍVEL.    </t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Ana Eloi Sobiecziak de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE OFICIALIZE ATRAVÉS DE CONCESSÃO O ESPAÇO FÍSICO QUE ESTA SENDO OCUPADO PELA CÂMARA MUNICIPAL DE VEREADORES, NO PRAZO DE 20 ANOS E QUE AO FINAL DESTE PRAZO POSSA SER PRORROGADO.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A INSTALAÇÃO DE SUPORTE HIDRÁULICO PARA QUE O BRITADOR POSSA SER TRANSPORTADO COM MAIS FACILIDADE, NÃO FICANDO PRESO A TRONCOS DE MADEIRA. SOLICITO TAMBÉM QUE ATÉ QUE SEJAM APLICADAS ESTAS MUDANÇAS UM FUNCIONÁRIO REALIZE A VIGIA DESTE EQUIPAMENTO NO PERÍODO NOTURNO.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Paulo Tavares</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO OU SECRETARIA COMPETENTE QUE ADQUIRA UM TATAME PARA AUXILIAR NA PRÁTICA DE ARTES MARCIAIS.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO OU SECRETARIA COMPETENTE QUE SEJA COLOCADO NO ORÇAMENTO DE 2016, UMA VERBA DESTINADA ÀS ASSOCIAÇÕES DE AGRICULTORES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO OU SECRETARIA COMPETENTE QUE SEJAM ADQUIRIDOS RÁDIOS DIGITAIS DE COMUNICAÇÃO PARA A SECRETARIA DE OBRAS FACILITANDO A COMUNICAÇÃO DA ADMINISTRAÇÃO COM OS OPERADORES DE MAQUINAS EM GERAL.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI ORGÂNICA DO MUNICÍPIO DE ZORTÉA &amp;#8211; ESTADO DE SANTA CATARINA, QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO PARA PROFISSIONAIS EM EDUCAÇÃO DO MUNICÍPIO DE ZORTÉA, EXCLUI E INCLUI CARGOS E VAGAS, ACRESCENTA VAGAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUPRESSÃO DO §2º, DO ART. 45 E DA ALTERAÇÃO DO ART. 58, DA LEI COMPLEMENTAR Nº 028/2015, RELATIVA AO PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO PARA PROFISSIONAIS EM EDUCAÇÃO DO MUNICÍPIO DE ZORTÉA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA VERBAS DO ORÇAMENTO DA PREFEITURA MUNICIPAL DE ZORTÉA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O CÓDIGO TRIBUTÁRIO MUNICIPAL, FIXANDO VALOR MÍNIMO DE PARCELA DO I.P.T.U. &amp;#8211; IMPOSTO PREDIAL E TERRITORIAL URBANO&amp;#8221;</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE BENEFÍCIOS PARA PAGAMENTO DE CRÉDITOS TRIBUTÁRIOS DA FAZENDA MUNICIPAL DE ZORTÉA - SC</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO E DOS SUBSÍDIOS DOS AGENTES PÚBLICOS MUNICIPAIS DOS PODERES EXECUTIVO E LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSAR/TRANSFERIR VERBA PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE CAPINZAL &amp;#8211; APAE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXPLORAÇÃO DOS SERVIÇOS DE REMOÇÃO E GUARDA DE VEÍCULOS.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSAR/TRANSFERIR VERBA PARA O CENTRO DE ATENDIMENTO EM REABILITAÇÃO PROFISSIONAL DE CAPINZAL &amp;#8211; SC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NO FUNDO MUNICIPAL DE SAÚDE - FMS.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR EM FAVOR DO HOSPITAL NOSSA SENHORA DAS DORES DE CAPINZAL UM DESFIBRILADOR AUTOMÁTICO EXTERNO CMOS TRACK E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LETRA &amp;#8220;C&amp;#8221; DO INCISO II DO ARTIGO 4º, DA LEI Nº 0489/2014, DE 09 DE ABRIL DE 2014.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE EDUCAÇÃO &amp;#8211; PME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELEGE O ENTE REGULADOR DOS SERVIÇOS DE SANEAMENTO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL (COMPDEC) DO MUNICÍPIO DE ZORTÉA &amp;#8211; SC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE DEFESA CIVIL DO MUNICÍPIO DE ZORTÉA &amp;#8211; SC (FUNMDEC) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O SISTEMA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL DE ZORTÉA E CRIA O FUNDO MUNICIPAL PARA CALAMIDADES PÚBLICAS, PROTEÇÃO E DEFESA CIVIL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O ADICIONAL DE INSALUBRIDADE PELO EXERCÍCIO DE ATIVIDADE EM LOCAIS INSALUBRES E DÁ OUTRAS PROVIDENCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 461/2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE CONTRIBUIÇÃO ASSOCIAÇÃO ZORTEENSE DE ACADÊMICOS &amp;#8211; AZA, AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI ORÇAMENTÁRIA ANUAL PARA 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS MÓVEIS INSERVÍVEIS, VEÍCULOS, SUCATAS E OUTROS QUE MENCIONA E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 0494/2014, DE 04/06/2014, DÁ NOVA REDAÇÃO - AUTORIZA O PODER EXECUTIVO A PROMOVER A CONCESSÃO DE DIREITO REAL DE USO DE 31 (TRINTA E UM) LOTES URBANOS, POR MEIO DE CONTRATO ADMINISTRATIVO, PARA FINS DE CONSTRUÇÃO DE CASAS DO PROGRAMA MINHA CASA MINHA VIDA, REALOCA BENEFICIÁRIOS NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -922,68 +922,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>