--- v0 (2025-10-21)
+++ v1 (2026-04-18)
@@ -54,1400 +54,1400 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ivanilda Kantovick</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PARA QUE SEJA FEITO MELHORAMENTOS NA REDE DE ÁGUA NAS MARGENS DA ESTRADA CERRO DO AGUDO, BEM COMO NAS MARGENS DA ESTRADA VOLTA GRANDE NA COMUNIDADE CAPÃO GRANDE.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Roberto Menegaz</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO QUE DETERMINE PARA O SETOR COMPETENTE DA PREFEITURA, REALIZAR ESTUDOS E PROVIDÊNCIAS NO SENTIDO DE IMPLANTAR UM REDUTOR DE VELOCIDADE TIPO LOMBADA EM FRENTE À CASA DO SENHOR LEONILDO FRANÇA NA RUA AMANTINA DE MORAES.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO QUE SEJA IMPLANTADO NO DEPARTAMENTO DE ÁGUA DO NOSSO MUNICÍPIO UM SISTEMA IDÊNTICO AO DA EMPRESA CELESC, COM UM APARELHO CHAMADO DE &amp;#8220;COLETORA DE DADOS&amp;#8221; QUE, AUTOMATICAMENTE, VIA BLUETOOTH, IMPRIMIRÁ A CONTA DE ÁGUA EM UMA MINI IMPRESSORA, PARA SER ENTREGUE NA HORA PARA OS PROPRIETÁRIOS DAS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Adão de Mattos</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PARA QUE SEJA PROVIDENCIADO NA MEDIDA DO POSSÍVEL UM LOCAL COBERTO QUE SIRVA COMO GARAGEM PARA OS VEÍCULOS DA PREFEITURA, DA MESMA FORMA PARA MATERIAIS QUE ESTÃO EM LOCAL IMPRÓPRIO, CITO MATERIAIS PARA SEREM USADOS NA REDE DE AGUA QUE SE ENCONTRAM JUNTO A CAIXA D&amp;#8217;ÁGUA LOCALIZADA NO BAIRRO ANDORINHAS, ENTRE OUTROS JÁ CITADOS NESTA CASA.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL JUNTAMENTE COM O PRESIDENTE DO LEGISLATIVO E DEMAIS VEREADORES QUE SEJA IMPLANTADA UM PROJETO DE ACESSIBILIDADE E INCLUSÃO PARA AS PESSOAS PORTADORAS DE DEFICIÊNCIAS FÍSICAS OU COM MOBILIDADE REDUZIDA NA PREFEITURA MUNICIPAL E CÂMARA MUNICIPAL DE VEREADORES.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SEJA FEITA A AQUISIÇÃO DE UM TERRENO PARA VIABILIZAÇÃO DA CONSTRUÇÃO DA UNIDADE POLICIAL_x000D_
 OU ESPAÇO FÍSICO PARA A POLICIA MILITAR DE ZORTÉA.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Alesandro Moro</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO QUE VIABILIZE JUNTO AO DEPARTAMENTO DE ÁGUA QUE SEJA FEITA UMA ELEVAÇÃO NAS CAIXAS DE ÁGUA NA COMUNIDADE DE DUAS PONTES.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO QUE VIABILIZE O MAIS BREVE POSSÍVEL A CONTRATAÇÃO DE UM VETERINÁRIO PARA ATENDER OS PECUARISTAS E TAMBÉM OS ESPORTISTAS DO NOSSO MUNICÍPIO QUE PARTICIPAM DE RODEIOS.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Claudemir Fabiano</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE VEJA A POSSIBILIDADE DE REATIVAR O FUNCIONAMENTO DA RODOVIÁRIA MUNICIPAL DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Marcia Jung</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE VIABILIZE COM O SETOR RESPONSÁVEL, PARA REALIZAR ESTUDOS E PROVIDÊNCIAS NO SENTIDO DE IMPLANTAR UM REDUTOR DE VELOCIDADE COM UMA FAIXA ELEVADA OU LOMBADA NA RUA REGINA BEVILAQUA NO BAIRRO ÁGUA SANTA.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE VIABILIZE JUNTO AO DEPARTAMENTO RESPONSÁVEL MUNICIPAL, ESTADUAL OU FEDERAL, PARA REALIZAREM ESTUDOS E PROVIDÊNCIAS NO SENTIDO DE IMPLANTAREM REDUTORES DE VELOCIDADES NO ACESSO POSTO ZAMPIERI ATÉ O INÍCIO DA CIDADE DE ZORTÉA.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL OU A SECRETARIA COMPETENTE PARA QUE SEJAM FEITOS REPAROS NO CALÇAMENTO DO BAIRRO CONCEIÇÃO.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO OU A SECRETARIA COMPETENTE PARA QUE SEJA FEITO ESTUDO JUNTAMENTE COM A COMISSÃO MUNICIPAL DE TRANSITO, SEGUINDO AS NORMAS E CRITÉRIOS ESTABELECIDO PELO CONTRAN, E VEJA A POSSIBILIDADE DE SER INSTALADO UM REDUTOR DE VELOCIDADE (TACHÕES) NA RUA LUIZ PEDRON PRÓXIMO A ACADEMIA DE SAÚDE</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE VIABILIZA UM ESTUDO NO SENTIDO DE MODIFICAR A REDAÇÃO DA LEI Nº 384/2010 DE 10/03/2010 NO SEU ART. 4º REFERENTE A FORMA DE REAJUSTE DO VALE ALIMENTAÇÃO DO SERVIDOR PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Paulo Tavares</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE VEJA JUNTO A SECRETARIA DE OBRAS PARA QUE SEJA FEITA A LIMPEZA NO CEMITÉRIO LOCAL E NA BALANÇA DE PESAGEM DE GADO.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SECRETARIA DE OBRAS QUE SEJA VIABILIZADA A RECUPERAÇÃO DA RUA RENATO WESCHENFELDER NO BAIRRO IMIGRANTES.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SECRETARIA DE OBRAS QUE SEJA VIABILIZADA A RECUPERAÇÃO DA ESTRADA QUE DÁ ACESSO A COMUNIDADE DE POUSO ALTO NO INTERIOR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE VIABILIZE JUNTO A SECRETARIA COMPETENTE A AMPLIAÇÃO DA REDE DE ENERGIA ELÉTRICA NA RUA SÃO JUDAS TADEU NO BAIRRO ÁGUA SANTA.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SECRETARIA DE OBRAS QUE VIABILIZE A REPINTURA DE TODAS AS FAIXAS E SINALIZAÇÕES DE TRÂNSITO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL JUNTAMENTE COM A SECRETARIA DE AGRICULTURA A AQUISIÇÃO DE UM (BATEDOR DEBULHADOR DE FEIJÃO) E UMA GRADE NIVELADORA.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO OU A SECRETARIA COMPETENTE PARA QUE SEJA FEITO UM ESTUDO JUNTO A RUA AMANTINA DE MORAES, PARA VER DA POSSIBILIDADE DE MUDAR PARA MÃO ÚNICA ENTRE A RUA CECILIA MEIRELES E A RUA ANGELIM PELISSARI.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO OU A SECRETARIA COMPETENTE PARA QUE SEJAM TROCADAS AS LIXEIRAS DANIFICADAS E QUE SEJAM COLOCADAS ALGUMAS EM LOCAIS ONDE ESTÃO FALTANDO.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE VIABILIZE JUNTO A SECRETARIA COMPETENTE A INSTALAÇÃO DE CAIXAS DE ÁGUA NO GRUPO ESCOLAR MUNICIPAL HORIZONTE II.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO OU SECRETARIA COMPETENTE QUE SEJA REALIZADO A RECUPERAÇÃO DA RUA LEOPOLDO MINKS, NO BAIRRO IMIGRANTES, DE PREFERÊNCIA EM TODA A SUA EXTENSÃO, OU NÃO SENDO POSSÍVEL NO MOMENTO, QUE SEJA FEITO DE MODO PARCIAL (ATÉ A FRENTE DAS CASAS JÁ EDIFICADAS NA PARTE INFERIOR DA RUA.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE ENCAMINHE A ESTA CASA UM PROJETO DE LEI AUTORIZANDO A PREFEITURA MUNICIPAL A CONCEDER UM DIA DE FOLGA REMUNERADA AOS SERVIDORES PÚBLICOS MUNICIPAIS EFETIVOS, NA DATA DE SEUS ANIVERSÁRIOS.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE INSTITUA O "PROGRAMA DE PRORROGAÇÃO A GESTANTE" AOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO ÓRGÃO COMPETENTE ELEVAÇÃO DA FAIXA DE PEDESTRE EXISTENTE À RUA GUILHERME BRANCHER.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO ÓRGÃO COMPETENTE QUE SEJA REVITALIZADA A PONTE DA RUA JOÃO SILVEIRA.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/</t>
+    <t>http://sapl.zortea.sc.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO QUE VIABILIZE A ABERTURA DE EDITAL DE PROGRESSÃO PARA OS FUNCIONÁRIOS EFETIVOS DE TODOS OS SETORES.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO OU A SECRETARIA COMPETENTE QUE SEJA INSTALADA ILUMINAÇÃO PÚBLICA NA RUA 7 DE SETEMBRO NO BAIRRO ANDORINHAS.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO QUE VIABILIZE A AQUISIÇÃO DE UM CAMINHÃO TRAÇADO - ROLLON PARA AUXILIAR A SECRETARIA DE OBRA E SECRETARIA DE AGRICULTURA.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO OU SECRETARIA COMPETENTE QUE SEJA REALIZADA RECUPERAÇÃO DA RUA DELMO DALAPRIA, NO BAIRRO IMIGRANTES, REQUERENDO AINDA REPAROS NA ILUMINAÇÃO PÚBLICA DA REFERIDA RUA.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO OU SECRETARIA COMPETENTE QUE SEJA EFETUADA A RETIRADA DA TUBULAÇÃO QUE ESCOA A ÁGUA DAS CHUVAS QUE PASSA DENTRO DO TERRENO DO SR. EDIMAR RAUL DE LIMA, NA RUA REGINA BEVILAQUA.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO OU SECRETARIA COMPETENTE QUE SEJA FEITO CONTATO COM O SETOR TÉCNICO RESPONSÁVEL PELA INSTALAÇÃO E MANUTENÇÃO DOS SINAIS DE TELEVISÃO LOCAL, A FIM DE VIABILIZAR INSTALAÇÃO E/OU MELHORAMENTO NAS CONDIÇÕES DE FUNCIONAMENTO DOS MESMOS NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO OU A SECRETARIA COMPETENTE QUE SEJA CONSTRUÍDO UM CORREDOR  COBERTO ENTRE O PORTÃO DE ENTRADA DA ESCOLA HORIZONTE NÚCLEO II ATÉ A ÁREA COBERTA DA MESMA.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE BUSQUE JUNTO AOS ÓRGÃOS COMPETENTES COMO A FUNDAÇÃO CATARINENSE DE EDUCAÇÃO ESPECIAL E SECRETARIA DE ESTADO DA EDUCAÇÃO A CRIAÇÃO DE UMA APAE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO CHEFE DO PODER EXECUTIVO QUE VEJA A POSSIBILIDADE DE SER ADQUIRIDO UM VICOM (SEMEADOR DE PRODUTOS AGRÍCOLAS) DE PEQUENO PORTE, PARA ATENDER AS NECESSIDADES DOS NOSSOS AGRICULTORES. </t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE VIABILIZE JUNTO A SECRETARIA COMPETENTE PARA QUE SEJA FEITA A LIMPEZA DO PASSEIO E REVITALIZAÇÃO DOS CANTEIROS NA RUA ARTUR SANTOS. </t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE VIABILIZE JUNTO AO SETOR COMPETENTE PARA FAZER MELHORIAS DE INFRAESTRUTURA EM ALGUNS TRECHOS DA RUA AMANTINA DE MORAES E INÍCIO DA RUA DA LOCALIDADE DE PONTÃO. </t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE ELABORE UM PROGRAMA DE INCENTIVO E/OU PARCERIA ENTRE O PODER PÚBLICO E OS CONTRIBUINTES DO IMPOSTO PREDIAL E TERRITORIAL URBANO PARA CONSTRUÇÃO DE PASSEIOS PÚBLICOS NAS VIAS PÚBLICAS DA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO CHEFE DO PODER EXECUTIVO OU A SECRETARIA COMPETENTE PARA QUE SEJA VIABILIZADO UM MUTIRÃO PARA ESTERILIZAÇÃO DE ANIMAIS (CÃES E GATOS) EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL OU SECRETARIA COMPETENTE QUE SEJA PROVIDENCIADO A DESOBSTRUÇÃO DE BUEIRO NA RUA QUE DÁ ACESSO AOS ANTIGOS GALINHEIROS NO CAPÃO GRANDE.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE O CHEFE DO PODER EXECUTIVO OU SECRETARIA COMPETENTE PROCEDA COM URGÊNCIA A REATIVAÇÃO DAS ESCOLINHAS DE FUTEBOL DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO OU A SECRETARIA COMPETENTE QUE INSTITUA O PROGRAMA DE DISTRIBUIÇÃO GRATUITA DE ADUBO TIPO &amp;#8220;CAMA DE AVIÁRIO&amp;#8221; AOS AGRICULTORES MUNICIPAIS QUE DELE FIZEREM SOLICITAÇÃO DE NECESSIDADE.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>João do Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO CHEFE DO PODER EXECUTIVO QUE VEJA A POSSIBILIDADE DE SER ADQUIRIDO UMA MÁQUINA (PLANTADEIRA PARA RENOVA DE PASTAGEM PARA INVERNO E VERÃO), PARA ATENDER AS NECESSIDADES DOS NOSSOS AGRICULTORES. </t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Adão de Mattos, Roberto Menegaz</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAM AO CHEFE DO PODER EXECUTIVO OU A SECRETARIA COMPETENTE PARA QUE SEJA REALIZADO UMA CONFERÊNCIA PARA OS HOMENS, NOS MESMOS MOLDES DA CONFERÊNCIA MUNICIPAL DE SAÚDE DAS MULHERES. </t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL OU SECRETARIA COMPETENTE QUE SEJA FEITA A SINALIZAÇÃO DO ESTACIONAMENTO NA RUA VINÍCIUS DE MORAES.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE PROMOVA A CRIAÇÃO DO CONSELHO MUNICIPAL DA MULHER.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL OU SECRETARIA COMPETENTE QUE SEJA ORGANIZADO UM QUADRO DE HORÁRIOS PARA ABERTURA DURANTE A SEMANA DO ESPAÇO DE CONVIVÊNCIA DA TERCEIRA IDADE &amp;#8220;SEU TUCHO&amp;#8221;.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Marcia Jung, Paulo Tavares</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO CHEFE DO PODER EXECUTIVO MUNICIPAL OU SECRETARIA COMPETENTE QUE SEJA REATIVADO OU CRIADO UM NOVO PROGRAMA DE DISTRIBUIÇÃO DE SEMENTES PARA OS AGRICULTORES DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL OU A SECRETARIA COMPETENTE QUE SEJA PROVIDENCIADO O CONCERTO DE UMA BOCA DE LOBO NA ESQUINA DA RUA ANGELIN PELISSARI COM A RUA AMANTINA DE MORAES. </t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO PARA VER DA POSSIBILIDADE DE CONSTRUIR UMA PRAÇA (PARQUE) NO TERRENO DO MUNICÍPIO JUNTO AO BAIRRO CONCEIÇÃO NA RUA PEDRO LIDUINO GONÇALVES DE MENEZES.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL OU A SECRETARIA COMPETENTE PARA QUE SEJA PROVIDENCIADO COLETOR DE ENTULHOS (MATERIAIS DE CONSTRUÇÃO E OUTROS) PARA AUXILIAR NAS COLETAS DO NOSSO MUNICÍPIO.  </t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO CHEFE DO PODER EXECUTIVO QUE VEJA A POSSIBILIDADE DE SER ADQUIRIDO UM KIT CONCHA PARA ADAPTAR EM ALGUM TRATOR DA AGRICULTURA PARA MELHOR ATENDER NOSSOS AGRICULTORES. </t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL OU A SECRETARIA COMPETENTE PARA QUE SEJA PROVIDENCIADO O CADASTRO DOS VEÍCULOS DE PROPRIEDADE DE PESSOA IDOSA PARA A CREDENCIAL DO CONDUTOR, BEM COMO ADESIVOS PARA PODER USUFRUIR DE SEU DIREITO A VAGA DE ESTACIONAMENTO QUANDO SE DESLOCAREM PARA OUTRO MUNICÍPIO.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE FAZER UMA FEIRA E LEILÃO DE GADO GERAL, JUNTAMENTE COM AS FESTIVIDADES DO MUNICÍPIO OU EM DATA A SER DEFINIDA, EM PARCERIA COM O SINDICATO RURAL, ENTIDADES E PRODUTORES DE GADO DO NOSSO MUNICÍPIO.  </t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO QUE SEJA FEITA A AQUISIÇAO DE UMA CABINE COMPLETA PARA SER INSTALADA EM UMA DAS MAQUINAS RETROESCAVADEIRA DA SECRETARIA MUNICIPAL DE OBRAS.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO QUE VEJA A POSSIBILIDADE DE SER CONSTRUÍDA UMA GUARITA NA RUA ANTONIO ZORTEA PRIMO, BAIRRO CONCEIÇÃO, EM FRENTE A PROPRIEDADE DO SENHOR ALTAIR NATALIO.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO QUE VEJA A POSSIBILIDADE DE SER AMPLIADA A COBERTURA DO G.E.M. HORIZONTE NÚCLEO I ENTRE A ÁREA DE CONVIVÊNCIA E O BANHEIRO UTILIZADO PELOS ALUNOS DA ESCOLA.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Valmir Alves</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO QUE SEJA INSTALADA PLACA DE SINALIZAÇÃO NA RUA AMANTINA DE MORAES, PRÓXIMO A IGREJA ASSEMBLÉIA DE DEUS, ORIENTANDO OS MOTORISTA QUE VEM SENTIDO LINHA AGUDO/CENTRO, SER UMA RUA SEM SAÍDA SEGUINDO EM FRENTE, QUE OS MESMOS DEVEM VIRAR À ESQUERDA SEGUINDO PELA RUA ANGELIN PELISSARI.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO QUE VIABILIZE ESTUDO PARA CONTRATAÇÃO DE PLANO DE SAÚDE PARA OS SERVIDORES PÚBLICOS MUNICIPAIS DE ZORTÉA.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO QUE VEJA A POSSIBILIDADE DE IMPLANTAR UM PROGRAMA DE DISTRIBUIÇÃO DE FRALDAS GERIÁTRICAS PARA MELHOR ATENDER AS FAMÍLIAS QUE NECESSITAM DESSE TIPO DE MATERIAL.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO OU SECRETARIA COMPETENTE QUE SEJA REATIVADA A PARCERIA COM A "ASSOCIAÇÃO DE HAECON-DO" DO MUNICÍPIO DE ZORTÉA (SEJA DADO APOIO PARA QUE AS AULAS CONTINUEM A SER MINISTRADAS).</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO OU SECRETARIA COMPETENTE QUE SEJAM FEITOS REPAROS NA ESTRADA QUE DÁ ACESSO AS PROPRIEDADES DAS FAMÍLIAS QUE RESIDEM NA COMUNIDADE DO RASO (SR. MOACIR E LEOSÉS), INCLUSIVE COM A ANÁLISE DA POSSIBILIDADE DE CONSTRUÇÃO DE ALGUMA OBRA QUE POSSA RESOLVER O PROBLEMA REFERENTE AO BUEIRO QUE SEGUIDAMENTE IMPEDE A PASSAGEM DOS MORADORES EM DIAS DE ENCHENTE.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO AGENDA DE REVISÃO DO ESTATUTO DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS, O MAIS BREVE POSSÍVEL COM A PARTICIPAÇÃO DE REPRESENTANTES DE CADA PASTA PARA QUE HAJA AGILIDADE E CONCORDÂNCIA DEMOCRÁTICA DA REFERIDA.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO QUE VIABILIZE JUNTO AO CONSELHO MUNICIPAL DE TRÂNSITO ESTUDOS E PROVIDÊNCIAS DE IMPLANTAR UM REDUTOR DE VELOCIDADE (LOMBADA) PRÓXIMA A LANCHONETE DAL PONTES NA RUA PEDRO LIDUINO GONÇALVES DE MENEZES.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO OU A SECRETARIA COMPETENTE PARA QUE SEJA FEITO ESTUDOS PARA VER DA POSSIBILIDADE DE TROCA DAS LUMINÁRIAS QUE DÃO ACESSO ATÉ O PORTAL DE ENTRADA DE NOSSO MUNICÍPIO SUBSTITUINDO AS MESMAS POR LÂMPADAS DE LED.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO PARA VER DA POSSIBILIDADE DE CONSTRUIR UMA PRAÇA (PARQUE) COBERTA JUNTO A RODOVIÁRIA MUNICIPAL.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO OU SECRETARIA COMPETENTE PARA QUE SEJA CONSTRUÍDO BANHEIROS NO GINÁSIO DE ESPORTE JUNTO AO G.E.M. HORIZONTE NÚCLEO I. SOLICITA AINDA QUE SEJA PROVIDENCIADA A INSTALAÇÃO DA REDE ELÉTRICA NO MESMO LOCAL.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO OU SECRETARIA COMPETENTE, A POSSIBILIDADE DE ORGANIZAR HORÁRIO DE ATENDIMENTO PARA ABERTURA DO GINÁSIO MUNICIPAL DE ESPORTES NOS FINAIS DE SEMANA, MAIS ESPECIFICAMENTE AOS SÁBADOS E DOMINGOS NOS TURNOS VESPERTINO E NOTURNO.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE VIABILIZAR UMA REVISÃO NA LEI MUNICIPAL Nº 087/97 QUE INSTITUIU O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE ZORTÉA, EM ESPECIAL NA PARTE EM QUE TRATA DOS VENDEDORES AMBULANTES E/OU TEMPORÁRIOS EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE PARA QUE O ENGENHEIRO AGRÔNOMO EFETIVO NO MUNICÍPIO POSSA ESTAR FAZENDO TODOS OS PROJETOS PARA FINANCIAMENTO, INVESTIMENTO OU CUSTEIO UTILIZADO POR TODOS OS AGROPECUARISTAS.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE VIABILIZAR A CRIAÇÃO DA ESCOLA SÓCIO AMBIENTAL NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO OU SECRETÁRIA COMPETENTE QUE PROCEDA A IMPLEMENTAÇÃO DE PROGRAMA PARA VIABILIZAR O FORNECIMENTO DE SINAL DE "INTERNET RURAL" VIA RÁDIO, NAS COMUNIDADES DO INTERIOR DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO OU SECRETARIA COMPETENTE PARA QUE SEJA PROVIDENCIADO NA MEDIDA DO POSSÍVEL A DEMARCAÇÃO DA QUADRA DO GINÁSIO MUNICIPAL PARA PRATICA DE OUTRAS MODALIDADES DE ESPORTE, COMO VÔLEI, BASQUETE E HANDEBOL, BEM COMO A AQUISIÇÃO DE EQUIPAMENTOS PARA A PRATICA DAS MENCIONADAS MODALIDADES. SOLICITO AINDA A SUBSTITUIÇÃO DAS LUMINÁRIAS QUEIMADAS.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SE SEJA ELABORADO UM PROJETO JUNTAMENTE COM O SETOR COMPETENTE PARA QUE SEJA CONSTRUÍDA UMA PASSARELA PARA OS PEDESTRES NA LATERAL DA PONTE DO KITO, DIVISA ENTRE OS BAIRROS CONCEIÇÃO E IMIGRANTES.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO JUNTAMENTE COM O SETOR COMPETENTE QUE ESTUDEM A POSSIBILIDADE DE SEREM SUBSTITUÍDAS TODAS AS LAMPADAS CONVENCIONAIS POR LUMINÁRIAS DE LED NA ILUMINAÇÃO PÚBLICA DAS RUAS E NOS PRÉDIOS PÚBLICOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO OU SECRETARIA COMPETENTE QUE SEJAM PROCEDIDOS SERVIÇOS NA RUA LEOPOLDINO FARIAS DA SILVA A FIM DE RESOLVER O PROBLEMA DE UMA VERTENTE (OU ESGOTO) QUE BROTA EM UMA DAS LATERAIS DA REFERIDA RUA.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO OU SECRETARIA DE OBRAS E INFRAESTRUTURA QUE SEJA VIABILIZADO O CONSERTO DA PONTE QUE LIGA O MUNICÍPIO DE ZORTÉA AO BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Roberto Menegaz, Alesandro Moro</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE PROTOCOLE JUNTO À SECRETARIA DE ESTADO E DESENVOLVIMENTO SUSTENTÁVEL UM PEDIDO NO VALOR DE R$ 300.000,00 PARA REALIZAÇÃO DE UM PROJETO DE INFRAESTRUTURA NA ÁREA INDUSTRIAL DE NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Alesandro Moro, Roberto Menegaz</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE VIABILIZE UM PEDIDO JUNTO À SECRETARIA DA AGRICULTURA DO ESTADO PARA A AQUISIÇÃO DE UM KIT CONCHA PARA SER INSTALADO EM UM TRATOR DA SECRETARIA DA AGRICULTURA DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO QUE VIABILIZE UM PEDIDO JUNTO A SECRETARIA DA AGRICULTURA DO ESTADO PARA A AQUISIÇÃO DE UMA PLANTADEIRA DE PLANTIO DIRETO PARA CULTURA DE INVERNO.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE VIABILIZE A COMISSÃO DE TRÂNSITO, PARA REALIZAREM ESTUDOS E PROVIDÊNCIAS NO SENTIDO DE IMPLANTAR UM REDUTOR DE VELOCIDADE COM FAIXA ELEVADA OU LOMBADA NA RUA DOMINGOS DE PAOLI NO BAIRRO ANDORINHAS.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL OU A SECRETARIA DE INFRAESTRUTURA PARA REALIZAR LIMPEZAS E MELHORIAS NA RUA JOÃO SILVEIRA NO BAIRRO IMIGRANTES, BEM COMO MELHORIAS NA PONTE DA MESMA RUA.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL OU A SECRETARIA COMPETENTE PARA QUE SEJA CONSTRUÍDO UM MONUMENTO REFERENTE AO DIA DA BÍBLIA JUNTO A PRAÇA DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Alesandro Moro, Adão de Mattos</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE SER ADQUIRIDA UMA VIATURA PARA A POLÍCIA MILITAR DE ZORTÉA COM OS RECURSOS DO PODER LEGISLATIVO QUE SERÃO REPASSADOS AO PODER EXECUTIVO NO FINAL DE ANO.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL JUNTAMENTE COM A SECRETARIA DE ESPORTES E CULTURA QUE ESTUDEM A POSSIBILIDADE DA ADMINISTRAÇÃO MUNICIPAL AJUDAR NO CUSTEIO DAS DESPESAS DAS INSCRIÇÕES E DESLOCAMENTOS DE ALGUMAS DUPLAS QUE ESTARÃO SENDO SELECIONADAS PARA REPRESENTAR O MUNICÍPIO DE ZORTÉA NO 32º RODEIO INTERNACIONAL DE VACARIA QUE OCORRERÁ NOS DIAS 27 DE JANEIRO A 04 DE FEVEREIRO DE 2018. </t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL OU SECRETARIA COMPETENTE QUE SEJA PROCEDIDA A ILUMINAÇÃO DO PÁTIO E IMEDIAÇÕES DO GRUPO ESCOLAR MUNICIPAL HORIZONTE II, NA RUA ALCEU BORTOLI, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO MUNICIPAL DE ZORTÉA, OS CARGOS DE PROVIMENTO EM COMISSÃO E AS FUNÇÕES DE CONFIANÇA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 008/2003, QUE DISPÕE SOBRE AS NORMAS RELATIVAS AO IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA - ISSQN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA VERBAS DO ORÇAMENTO DA PREFEITURA MUNICIPAL DE ZORTÉA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO E DOS SUBSÍDIOS DOS AGENTES PÚBLICOS MUNICIPAIS DOS PODERES EXECUTIVO E LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CESSÃO DE USO DE BEM IMÓVEL DO MUNICÍPIO DE ZORTÉA/SC AO ESTADO DE SANTA CATARINA, POR INTERMÉDIO DA SECRETARIA DE ESTADO DA ASSISTÊNCIA SOCIAL, TRABALHO E HABITAÇÃO, PARA CONSTRUÇÃO DE UM CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL (CRAS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O PROGRAMA DE ALIMENTAÇÃO DO SERVIDOR PÚBLICO MUNICIPAL, MAJORA O VALE ALIMENTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA AS ALTERAÇÕES REALIZADAS NO PROTOCOLO DE INTENÇÕES, CONSUBSTANCIADO NO CONTRATO DE_x000D_
 CONSÓRCIO PÚBLICO DO CONSÓRCIO DE INFORMÁTICA NA GESTÃO PÚBLICA MUNICIPAL (CIGA), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA VERBAS DO ORÇAMENTO DA PREFEITURA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA AS ALTERAÇÕES REALIZADAS NO PROTOCOLO DE INTENÇÕES CONSUBSTANCIADO NO CONTRATO DE CONSÓRCIO PÚBLICO DO CONSÓRCIO INTERMUNICIPAL DE SANEAMENTO AMBIENTAL &amp;#8211; CISAM MEIO OESTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO DE 2018 A 2021.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA PROTOCOLO DE INTENÇÕES COM A FINALIDADE DE INSTITUIR O CONSÓRCIO INTERMUNICIPAL ABRIGO CASA LAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ZORTÉA, FIRMAR CONVÊNIO COM O MUNICÍPIO DE OURO, ESTADO DE SANTA CATARINA, PARA PRESTAÇÃO DE SERVIÇOS DO CAPS - CENTRO DE ATENÇÃO PSICOSSOCIAL MICRORREGIONAL.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A DELIMITAÇÃO DA ÁREA URBANA CONSOLIDADA, APROVA OS MAPAS E DEFINE OS PROCEDIMENTOS PARA O PROCESSO DE REGULARIZAÇÃO AMBIENTAL DE ÁREAS DE PRESERVAÇÃO PERMANENTE EXISTENTES NAS FAIXAS MARGINAIS DOS CURSOS D'ÁGUA SITUADOS EM ZONA URBANA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS SOBRE A INSTALAÇÃO E O FUNCIONAMENTO DE ATIVIDADES DESTINADAS À REALIZAÇÃO DE FEIRAS E EVENTOS TEMPORÁRIOS NO MUNICÍPIO DE ZORTÉA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N. 059/2015, DE 12 DE FEVEREIRO DE 2015, QUE TRATA DAS FESTIVIDADES DE COMEMORAÇÃO À EMANCIPAÇÃO POLÍTICO-ADMINISTRATIVA DO MUNICÍPIO DE ZORTÉA/SC.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI ORÇAMENTÁRIA ANUAL PARA 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA RECEBER BEM PARTICULAR EM COMODATO PARA PRESTAÇÃO DE SERVIÇOS AOS AGRICULTORES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AMPLIAÇÃO DO PERÍODO DE LICENÇA MATERNIDADE CONFORME TRATA O REGIME GERAL DA PREVIDÊNCIA SOCIAL E O ART. 128 DA LEI MUNICIPAL Nº 003 DE 03 DE JANEIRO DE 1997, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVENIO COM A COOPERATIVA ESCOLA JOVENS ESTUDANTES - CEJEL, DE ÁGUA DOCE, PARA CRIAÇÃO DE VAGAS NO ENSINO MÉDIO PROFISSIONALIZANTE NA ÁREA DE AGROPECUÁRIA.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIREITO AO RECEBIMENTO DE DÉCIMO TERCEIRO SALÁRIO E TAMBÉM DE FÉRIAS REMUNERADAS ACRESCIDAS DE 1/3 (UM TERÇO) DO SALÁRIO AOS CONSELHEIROS TUTELARES DO MUNICÍPIO DE ZORTÉA/SC.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PAGAR FUNÇÃO GRATIFICADA AO SERVIDOR PÚBLICO MUNICIPAL EFETIVO CEDIDO PARA A CASA DA CIDADANIA QUE VENHA A DESEMPENHAR AS FUNÇÕES DE SECRETARIA CUMULADA COM A DE JUIZ CONCILIADOR, NOS TERMOS DA LEI MUNICIPAL Nº 148 DE 26 DE SETEMBRO DE 2001.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO II DA LEI COMPLEMENTAR Nº 030/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO II DA LEI COMPLEMENTAR N.º 030/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O PROGRAMA DE ALIMENTAÇÃO DO SERVIDORES PÚBLICOS DA CÂMARA DE VEREADORES, MAJORA O VALE ALIMENTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1754,68 +1754,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H117"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>