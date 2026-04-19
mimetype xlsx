--- v0 (2025-10-21)
+++ v1 (2026-04-19)
@@ -54,1123 +54,1123 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>João do Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/272/272_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL DE SEJAM ADQUIRIDOS UNIFORMES (CALÇA, CAMISETA, BOTINA OU COTURNO E JALECO) PARA OS FUNCIONÁRIOS QUE EXERCEM ATIVIDADES BRAÇAIS DAS SECRETARIA DE OBRAS, AGRICULTURA, URBANISMO E OS MOTORISTAS E OPERADORES DE MAQUINAS DOS REFERIDOS SETORES, BEM COMO O SETOR DO DEPARTAMENTO DE ÁGUA E ESGOTO. SOLICITA AINDA QUE SEJA FEITA A AQUISIÇÃO DE PROTETORES SOLARES PARA ESSES FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/273/273_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL JUNTAMENTE COM A SECRETARIA DE OBRAS E INFRAESTRUTURA QUE VIABILIZEM O MAIS BREVE POSSÍVEL O CONSERTO DA PONTE QUE LIGA O MUNICÍPIO DE ZORTÉA AO BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Alesandro Moro</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/274/274_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE VIABILIZE JUNTAMENTE COM A SECRETARIA DE AGRICULTURA A AQUISIÇÃO DE UM KIT PLATAFORMA PARA SER ACOPLADO NA ENSILADEIRA DOADA PELO SECRETARIO DA AGRICULTURA DO ESTADO MOACIR SOPELSA, PARA AGILIZAR O CORTE DA SILAGEM.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Adão de Mattos</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/275/275_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL OU A SECRETARIA COMPETENTE PARA QUE SEJA PROVIDENCIADO MELHORIAS NA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/276/276_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO OU A SECRETARIA COMPETENTE PARA QUE SEJA PROVIDENCIADO A BRITAGEM DAS RUAS QUE NECESSITAM DESTAS MELHORIAS.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/277/277_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO OU A SECRETARIA COMPETENTE PARA QUE SEJA PROVIDENCIADO QUATRO CÂMERAS DE MONITORAMENTO, PARA SEREM COLOCADAS EM PONTOS ESTRATÉGICOS EM NOSSO MUNICÍPIO, COMO NO PORTAL DE ENTRADA DO MUNICÍPIO, NO ACESSO AO BAIRRO IMIGRANTES, PRÓXIMO AO CEMITÉRIO MUNICIPAL E NO ACESSO PARA A LINHA AGUDO.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Paulo Tavares</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/280/280_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO OU SECRETARIA COMPETENTE QUE SEJA PROCEDIDA A MANUTENÇÃO DOS IMPLEMENTOS AGRÍCOLAS UTILIZADOS PARA FAZER FENO.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/281/281_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO OU SECRETARIA COMPETENTE QUE SEJA PROCEDIDA A MANUTENÇÃO DAS ACADEMIAS AO AR LIVRE EXISTENTES EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/282/282_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO OU SECRETARIA COMPETENTE QUE SEJA PROCEDIDA A MANUTENÇÃO , BEM COMO, SEJA CERCADA A PRACINHA INFANTIL EM FRENTE A PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/283/283_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO OU SECRETARIA COMPETENTE QUE SEJA PROCEDIDA A MANUTENÇÃO DOS CALÇAMENTOS (PRINCIPALMENTE NO BAIRRO CONCEIÇÃO) E BOCAS DE LOBO DA CIDADE.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Marcia Jung</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/284/284_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO, OU SECRETARIA COMPETENTE OU A PRÓPRIA CÂMARA DE VEREADORES PARA QUE SEJA PROVIDENCIADO A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA MUNICIPAL PARA QUE SEJA DISCUTIDO EM QUE LOCAL DEVERÁ SER INSTALADO O CENTRO DE EVENTOS MUNICIPAL, CONFORME ESTÁ SENDO ANUNCIADO NA MÍDIA.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/285/285_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO, OU SECRETARIA COMPETENTE PARA QUE SEJA PROVIDENCIADO UMA AVALIAÇÃO, ANÁLISE E PLANEJAMENTO PARA QUE SEJA CASCALHADO O TERRENO QUE DÁ ACESSO AO GRUPO ESCOLAR MUNICIPAL HORIZONTE NÚCLEO II.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Claudemir Fabiano</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/286/286_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO QUE VIABILIZE JUNTO AOS ÓRGÃOS COMPETENTES PARA QUE SEJA FEITA A PERFURAÇÃO DE UM POÇO ARTESIANO COM INSTALAÇÃO DE UMA BOMBA PARA A DISTRIBUIÇÃO DE ÁGUA NA COMUNIDADE DE VOLTA GRANDE.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/287/287_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO, OU SECRETARIA COMPETENTE QUE SEJA PROVIDENCIADO UMA AVALIAÇÃO, ANÁLISE E PLANEJAMENTO PARA QUE SEJA IMPLANTADO AULAS DE TEATRO NA REDE MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/288/288_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO QUE VEJA A POSSIBILIDADE DE REINICIAR O PROGRAMA "SUA NOTA VALE PRÊMIO" OU IMPLANTAR UM NOVO PROGRAMA COM O OBJETIVO DE INCENTIVAR A COMPRA NO COMÉRCIO LOCAL.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Valmir Alves</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/292/292_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE VIABILIZE ADESIVOS DE IDENTIFICAÇÃO EM TODOS OS CARROS OFICIAIS E MÁQUINAS DE PROPRIEDADES DA PREFEITURA MUNICIPAL DE ZORTÉA</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/293/293_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, OU AO SETOR COMPETENTE PARA QUE SEJA INTITULADO NOME DA PISTA DE ARREMATE DE GADO AINDA EM CONSTRUÇÃO NO PARQUE DE EVENTOS BEATRIZ TEREZINHA LOPES, EM HOMENAGEM AO AGROPECUARISTA DE NOSSO MUNICÍPIO THATERINO VIRGÍLIO PELLIZZARO.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Ivanilda Kantovick</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/294/294_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL OU A SECRETARIA COMPETENTE, CONSTRUÇÃO DE UMA "GUARITA" NAS IMEDIAÇÕES DA ESQUINA DAS RUAS LEOPOLDO MINKS COM A RUITES ANDREONI NO BAIRRO ANDORINHAS, PARA PROTEÇÃO DE PROFISSIONAIS DA BRF QUE ESPERAM NAQUELA REDONDEZA O TRANSPORTE PARA O TRABALHO.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/295/295_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL JUNTAMENTE COM A SECRETARIA COMPETENTE PARA QUE SEJA FEITA A MANUTENÇÃO DO PASSEIO NA RUA DEMERVAL VARELA PRÓXIMA A RUA DOMINGOS DE PAULI.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/296/296_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL OU A SECRETARIA COMPETENTE QUE SEJAM PROCEDIDOS SERVIÇOS NA RUA LEOPOLDINO FARIAS DA SILVA A FIM DE RESOLVER O PROBLEMA DE UMA VERTENTE (OU ESGOTO) QUE BROTA EM UMA DAS LATERAIS DA REFERIDAS RUA.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/332/indicacao_021-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/332/indicacao_021-2018.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do Poder Executivo ou Secretaria Competente que seja procedida uma avaliação física nas escolas do município (GEM Horizonte I e II; Centro de Educação Infantil Estrela do Amanhã) em atenção ao esperado aumento significativo da população estudantil do município de Zortéa, devido à expansão urbana recentemente experimentada com a implantação dos novos Loteamentos.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/333/indicacao_022-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/333/indicacao_022-2018.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo ou Secretaria competente que seja procedida uma avaliação no sistema pluvial do Grupo Escolar Municipal Horizonte (Núcleo I) e imediações, mais precisamente próximo ao acesso dos fundos da Escola, a fim de verificar os motivos e possível solução para o problema de mau cheiro - odor de esgoto - que por vezes é sentido no local.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/334/indicacao_023-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/334/indicacao_023-2018.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do Poder Executivo Municipal que veja possibilidade de fazer a pavimentação na continuidade das ruas Atílio Cavichon, Benjamin Susin e João Mileski no Bairro Conceição.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/335/indicacao_024-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/335/indicacao_024-2018.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do Poder Executivo ou Secretaria Competente a construção de uma guarita na extremidade do Bairro Centro ao encontro do Bairro Parque das Andorinhas.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/336/indicacao_025-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/336/indicacao_025-2018.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do Poder Executivo Municipal que veja a possibilidade de ser fechado com vidros os espaços ainda abertos no refeitório da Creche municipal de Zortéa e, que seja providenciada uma porta de acesso a área de serviço, pois é utilizada a parte posterior da creche como acesso pelos colaboradores.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/337/indicacao_026-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/337/indicacao_026-2018.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do poder executivo municipal, ou a secretaria competente para que seja criado um cronograma de “Coleta de Galhos e Folhas” e que fosse disponibilizado a comunidade uma carretinha no período de final de semana (sábado e domingo), a priori não utilizado pelo serviço público. O cidadão que necessita de tais serviços poderia dar o nome na secretaria a ser enquadrado no cronograma de acordo com o bairro, vale ainda salientar que, a carretinha poderia ficar em um local estratégico onde atenderia a demanda de moradores próximos.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/338/indicacao_027-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/338/indicacao_027-2018.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do Poder Executivo ou Secretaria Competente que seja realizada uma parceria entre o município de Zortéa e a Empresa BRF Brasil Foods, no sentido de viabilizar - com urgência - a colocação de lixeiras nas ruas do Loteamento Nova Zortéa, neste município.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/339/indicacao_028-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/339/indicacao_028-2018.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal que viabilize com a Secretaria competente a instalação de novas Placas indicativas nas propriedades agrícolas com o nome do casal, salvo em ocasiões onde haja apenas o proprietário ou proprietária.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/340/indicacao_029-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/340/indicacao_029-2018.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal ou a secretaria competente para que seja viabilizado a transmissão das licitações via fecebook.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/341/indicacao_030-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/341/indicacao_030-2018.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal ou a secretaria competente para que seja viabilizado um incentivo com (adubação, horas máquinas) ou alguma outra forma de ajuda aos produtores rurais que tinham gado escrito para a 1ª Feira do Gado Geral do nosso município.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/342/indicacao_031-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/342/indicacao_031-2018.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal que conforme projeto de construção do novo Centro de Eventos que seja mantido o nome do antigo Centro de eventos (Carmela Susin) o qual era localizado nas proximidades da unidade de saúde municipal.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/343/indicacao_032-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/343/indicacao_032-2018.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal, através do órgão competente, estudo sobre forma e legalidade de pagar o vale alimentação dos servidores públicos municipais de uma forma em que Casas Comerciais Locais devidamente conveniadas possam receber tais Vales Alimentação.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/344/indicacao_033-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/344/indicacao_033-2018.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do poder executivo municipal, ou a secretaria competente para que seja providenciado uma avaliação no espaço - Centro do Idoso “Seu Tucho” para instalação de um toldo na frente do prédio e uma cobertura no acesso de entrada.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/345/indicacao_034-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/345/indicacao_034-2018.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo municipal ou a secretaria competente que diante do possível e da legalidade seja estudada uma forma de aumentar os dias de atendimento do profissional médico Dr. Clomar Millani na Unidade Básica de Saúde de Zortéa.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/346/indicacao_035-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/346/indicacao_035-2018.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo municipal ou a secretaria competente que seja viabilizado a instalação de 1 aparelho de ar-condicionado no prédio em que funciona a Academia de Saúde.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/347/indicacao_036-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/347/indicacao_036-2018.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do Poder Executivo ou Secretaria Competente que seja procedida a manutenção com cascalho/brita e tubos em frente às entradas de residências na Rua Leopoldo Minks, no Bairro Imigrantes.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/348/indicacao_037-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/348/indicacao_037-2018.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal, ou a secretaria competente para que seja providenciado uma avaliação, análise e planejamento para que seja instalada uma lombada na Rua José Protásio Magrineli Bairro Água Santa, nas proximidades da caixa de água.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/349/indicacao_038-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/349/indicacao_038-2018.pdf</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/350/indicacao_039-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/350/indicacao_039-2018.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal, que viabilize meios para capacitar a profissional que ocupa o cargo de veterinária na Secretaria da Agricultura do Município, com cursos para que possa estar fazendo exames de tuberculose e brucelose em todo o rebanho do nosso Município.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/351/indicacao_040-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/351/indicacao_040-2018.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal, ou a secretaria competente para que seja providenciado uma avaliação, análise e planejamento para que seja instalado uma lombada na Rua José 1º de Maio, Bairro Imigrantes, nas proximidades da garagem da frota municipal no trecho estrada de chão.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Roberto Menegaz</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/352/indicacao_041-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/352/indicacao_041-2018.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal, que viabilize o mais breve possível um projeto para a remoção dos moradores localizados nas áreas identificadas como de risco e que foram atingidos pelas águas da última enchente que assolou o município.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/353/indicacao_042-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/353/indicacao_042-2018.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal que, em caráter de urgência, providencie o necessário, como projetos e licenças ambientais para limpeza do leito dos rios que estão localizados no perímetro urbano do Município de Zortéa.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/354/indicacao_043-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/354/indicacao_043-2018.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do Poder Executivo ou Secretaria Competente que após análise e autorização do Conselho Municipal de Trânsito, seja procedida a construção de duas lombadas na estrada Zortéa Agudo, sendo uma antes do “Ferro Velho” e outra mais para baixo, em locais a serem melhor determinados pelo Conselho Municipal de Trânsito.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/355/indicacao_044-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/355/indicacao_044-2018.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal que seja construída uma Pista de Laço Municipal Oficial em nosso município.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/356/indicacao_045-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/356/indicacao_045-2018.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo ou Secretaria Competente que seja realizada uma campanha para combate à proliferação de insetos no município de Zortéa, principalmente do mosquito borrachudo e mosquito da dengue.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/268/268_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVE ALTERAÇÕES NA LEI COMPLEMENTAR N.º 030/2017 DE 29 DE MARÇO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/269/269_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVE ALTERAÇÕES NA LEI COMPLEMENTAR N.º 028/2015 DE 21 DE MAIO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/289/289_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/271/271_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UNIFICAÇÃO DOS CONSELHOS DE DESENVOLVIMENTO MUNICIPAL, DE HABITAÇÃO DE INTERESSE SOCIAL E DE SANEAMENTO BÁSICO, CONSTITUINDO O CONCIDADE ZORTÉA &amp;#8211; CONSELHO MUNICIPAL DA CIDADE.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/278/278_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO E DOS SUBSÍDIOS DOS AGENTES PÚBLICOS MUNICIPAIS DOS PODERES EXECUTIVO E LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/279/279_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N.º 574/2017 DE 06 DE DEZEMBRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/290/290_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA VERBAS DO ORÇAMENTO DA PREFEITURA MUNICIPAL DE ZORTÉA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/291/291_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ASSOCIAR O MUNICÍPIO À ASSOCIAÇÃO NACIONAL DOS MUNICÍPIOS SEDES DE USINAS HIDROELÉTRICAS - AMUSUH, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/316/316_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/317/317_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/318/318_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DAS AVENIDAS ÂNGELO GHELLER E OTÁVIO GOMES E DAS RUAS GENOEFA MANTOVANI, OSVALDEVINO ASSIS BRASIL E OSVINO SCHUERMANN.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/319/319_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE E REGULAMENTA OS BENEFÍCIOS EVENTUAIS NO ÂMBITO DA POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/320/320_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL NO ORÇAMENTO DA PREFEITURA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/321/321_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/322/322_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/323/323_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIFICA O ARTIGO 1º DA LEI N.º 0585/2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/324/324_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/</t>
+    <t>http://sapl.zortea.sc.leg.br/media/</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/326/projeto_de_lei_no_018_-_2018_-_anula_e_suplementa_verbas.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/326/projeto_de_lei_no_018_-_2018_-_anula_e_suplementa_verbas.pdf</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/327/projeto_de_lei_no_019_-_2018_-_anula_e_suplementa_verbas.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/327/projeto_de_lei_no_019_-_2018_-_anula_e_suplementa_verbas.pdf</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/328/projeto_de_lei_no_020_-_2018_-_anula_e_suplementa_verbas.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/328/projeto_de_lei_no_020_-_2018_-_anula_e_suplementa_verbas.pdf</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/329/projeto_de_lei_no_021_-_2018_-_ldo_2019_zortea_-_sc.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/329/projeto_de_lei_no_021_-_2018_-_ldo_2019_zortea_-_sc.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/330/projeto_de_lei_no_022_-_2018_-__escoteiros.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/330/projeto_de_lei_no_022_-_2018_-__escoteiros.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE TRANSFERÊNCIA DE RECURSOS FINANCEIROS MEDIANTE A CELEBRAÇÃO DE TERMO DE FOMENTO ENTRE O MUNICÍPIO DE ZORTÉA/SC E O GRUPO ESCOTEIRO TAIMBÉ 160/SC.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/331/projeto_de_lei_no_023_-_2018_-_anula_e_suplementa_verbas.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/331/projeto_de_lei_no_023_-_2018_-_anula_e_suplementa_verbas.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA VERBAS DO ORÇAMENTO DA PREFEITURA MUNICIPAL E DO FUNDO MUNICIPAL DE SAÚDE DE ZORTÉA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/297/297_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL OU AO SETOR COMPETENTE PARA QUE SEJAM ENCAMINHADAS À CÂMARA DE VEREADORES RELATÓRIOS DE TODAS AS ATIVIDADES DESENVOLVIDAS PELA SECRETARIA DE ESPORTES, CULTURA E TURISMO DO MUNICÍPIO NO EXERCÍCIO DE 2017, EXCLUINDO-SE DESTA REALIZAÇÃO DO CAMPEONATO MUNICIPAL DE FUTEBOL DE CAMPO, NOITE ITALIANA E ETAPA MUNICIPAL DE MOLEQUE BOM DE BOLA.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/298/298_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL OU AO SETOR COMPETENTE PARA QUE SEJAM ENCAMINHADAS À CÂMARA DE VEREADORES RELATÓRIOS DE TODAS AS ATIVIDADES DESENVOLVIDAS PELA COORDENADORIA DO IDOSO NO EXERCÍCIO DE 2017, EXCLUINDO-SE DESTE A REALIZAÇÃO DA ESCOLHA DA RAINHA DA TERCEIRA IDADE E DAS ATIVIDADES DESENVOLVIDAS NA UNIT- UNOESC CAPINZAL.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/299/299_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL OU AO SETOR COMPETENTE, QUE SEJAM ENCAMINHADAS À CÂMARA DE VEREADORES, CÓPIAS DAS 03 (TRÊS) ÚLTIMAS ANÁLISES DE ÁGUA REALIZADAS PELO CISAM, DE TODOS OS POÇOS E LOCAIS QUE FORAM REALIZADAS AS ANÁLISES NO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>Marcia Jung, Paulo Tavares</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/300/300_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM AO CHEFE DO PODER EXECUTIVO MUNICIPAL OU AO SETOR COMPETENTE, QUE SEJAM ENCAMINHADAS À CÂMARA DE VEREADORES, INFORMAÇÕES SOBRE CONSULTAS COM MÉDICO(A) PEDIATRA BEM COMO:_x000D_
 _x000D_
 -  QUAL MÉDICO(A) PEDIATRA O MUNICÍPIO ESTÁ CONVENIADO?_x000D_
 - O PROFISSIONAL VEM ATÉ A NOSSA UNIDADE DE SAÚDE OU A CRIANÇA É ENCAMINHADA ATÉ SEU CONSULTÓRIO?_x000D_
 - QUAL É O CRITÉRIO ADOTADO PELA EQUIPE GESTORA PARA A CRIANÇA CONSEGUIR A CONSULTA?_x000D_
 - TEM IDADE LIMITE?_x000D_
 - QUANTIDADE POR FAMÍLIA?</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/301/301_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL OU AO SETOR COMPETENTE, QUE SEJAM ENCAMINHADAS À CÂMARA DE VEREADORES, CÓPIAS INTEGRAIS DAS ORDENS DE PAGAMENTOS Nº 059 E 540 AMBAS DO EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/302/302_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DEPOIS DE LIDO E APROVADO O PRESENTE, SEJA ENCAMINHADO AO EXMO. SR. PREFEITO MUNICIPAL DE ZORTÉA OU SECRETARIA COMPETENTE PARA O FIM DE REQUERER OS ESCLARECIMENTOS ÀS QUESTÕES QUE SEGUEM:_x000D_
 1 &amp;#8211;SOLICITA CÓPIA DO ANTEPROJETO ARQUITETÔNICO DO CENTRO DE EVENTOS._x000D_
 2 &amp;#8211; CÓPIA DO CONTRATO DA EMPRESA PRESTADORA DO SERVIÇO._x000D_
 3 &amp;#8211; CÓPIA DA NOTA FISCAL REFERENTE AO PAGAMENTO.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/303/303_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER  AO CHEFE DO PODER EXECUTIVO MUNICIPAL OU AO SETOR COMPETENTE QUE SEJAM ENCAMINHADAS À CÂMARA DE VEREADORES, CÓPIA DA PRESTAÇÃO DE CONTAS E DOS RELATÓRIOS ENVIADOS AO CONSÓRCIO MACHADINHO REFERENTE AO CONVÊNIO Nº 001/2015."</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/304/304_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DEPOIS DE LIDO E APROVADO O PRESENTE, SEJA ENCAMINHADO AO EXMO. SR. PREFEITO MUNICIPAL DE ZORTEA, OU SECRETARIA COMPETENTE PARA O FIM DE REQUERER OS ESCLARECIMENTOS ÀS QUESTÕES QUE SEGUEM:</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/305/305_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A SECRETARIA DE ADMINISTRAÇÃO E FINANÇAS CÓPIA DO DOCUMENTO CITADO PELA VEREADORA MÁRCIA NA SESSÃO ORDINÁRIA DO DIA 20 DE FEVEREIRO DO CORRENTE ANO, ENCAMINHADO À PREFEITURA PELA SECRETARIA DE ESTADO DA FAZENDA, AUTORIZANDO A ADMINISTRAÇÃO DA ÉPOCA A UTILIZAR AS MADEIRAS DO ENTÃO CENTRO DE EVENTOS PARA OUTROS FINS. </t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>Marcia Jung, Adão de Mattos, Paulo Tavares</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/306/306_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL OU A SECRETARIA COMPETENTE AS SEGUINTES INFORMAÇÕES:_x000D_
 * QUANTIDADE TOTAL DE TELHAS/ETERNIT RECEBIDAS PELO MUNICÍPIO JUNTO A DEFESA CIVIL DO ESTADO DE SANTA CATARINA. _x000D_
 *OS CRITÉRIOS UTILIZADOS PARA ENQUADRAR AS PESSOAS QUE TIVERAM SUAS CASAS ATINGIDAS PELA PEDREIRA NO ÚLTIMO MÊS;_x000D_
 *LISTA DE PESSOAS CADASTRADAS;_x000D_
 *NOME DE PESSOAS QUE RECEBERAM O AUXILIO;_x000D_
 *QUANTIDADE DE TELHA ETERNIT ENTREGUE POR PESSOAS OU CASA.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/307/307_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DEPOIS DE LIDO E APROVADO O PRESENTE, SEJA ENCAMINHADO AO EXMO. SR. PREFEITO MUNICIPAL DE ZORTÉA OU A SECRETARIA COMPETENTE PARA O FIM DE REQUERER OS ESCLARECIMENTOS ÀS QUESTÕES QUE SEGUEM:_x000D_
 1-CÓPIA DE TODO PROCESSO LICITATÓRIO DE LOCAÇÃO DE VEÍCULOS PARA TRANSPORTE NO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/308/308_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER  EXECUTIVO MUNICIPAL OU AO SETOR COMPETENTE, QUE SEJAM ENCAMINHADAS À CÂMARA DE VEREADORES, RELATÓRIO MENSAL DA ATIVIDADES DESEMPENHADAS PELA EMPRESA MERCOPLAN CONSULTORIA, PLANEJAMENTO E CAPACITAÇÃO, REFERENTE AO EXERCÍCIO DE 2017 E 2018, QUE TEM POR OBJETO PRESTAÇÃO DE SERVIÇOS TÉCNICOS ESPECIALIZADOS COM ESTUDOS TÉCNICOS, PLANEJAMENTO E ASSESSORIA TÉCNICA, REFERENTE AO ACOMPANHAMENTO DE PROCESSOS, PROJETOS, REQUERIMENTOS OU  SOLICITAÇÕES AFINS DE INTERESSE DIRETO OU INDIRETO DA CONTRATANTE JUNTO À UNIÃO, MINISTÉRIOS E AUTARQUIAS NO DISTRITO FEDERAL, CONFORME O CONTRATO PÚBLICO Nº 011/2017 E ADITIVOS.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>Adão de Mattos, Marcia Jung, Paulo Tavares</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/309/309_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DEPOIS DE LIDO E APROVADO O PRESENTE, SEJA ENCAMINHADO AO ILMO. SR. FLAVIO GONSALVES DE MENESES SECRETÁRIO MUNICIPAL DE SAÚDE, OFICIO CONVOCANDO O MESMO PARA FAZER O USO DA TRIBUNA DESTA CASA LEGISLATIVA, NA SESSÃO ORDINÁRIA DO DIA 08 DE MAIO DO CORRENTE ANO PARA FAZER AS SEGUINTES EXPLICAÇÕES AOS NOBRES EDIS E A POPULAÇÃO ZORTEENSE. _x000D_
 1-	ESCLARECIMENTOS SOBRE A ATUAL SITUAÇÃO DA SECRETARIA MUNICIPAL DE SAÚDE. _x000D_
 2-	RELAÇÃO DE ITENS DE REMÉDIOS DISPONÍVEIS NA FARMÁCIA. </t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/310/310_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SEJA ENCAMINHADO PARA A CÂMARA DE VEREADORES, NO PRAZO LEGAL FIXADO PELA LEI ORGÂNICA, CÓPIA DE TODA A DOCUMENTAÇÃO REFERENTE AO PROCESSO DA AQUISIÇÃO DA (RETROESCAVADEIRA RANDON RK 406B, ANO 2011). </t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/311/311_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SEJA ENCAMINHADO PARA A CÂMARA DE VEREADORES, NO PRAZO LEGAL FIXADO PELA LEI ORGÂNICA, CÓPIA DE TODA A DOCUMENTAÇÃO REFERENTE AS LICITAÇÕES FEITAS NAS REFORMAS DAS MÁQUINAS DA PREFEITURA MUNICIPAL COM A EMPRESA ADIMAQ, BEM COMO OS NÚMEROS DOS PROCESSOS E OS VALORES EFETIVAMENTE PAGOS PELA MÃO DE OBRA E PEÇAS UTILIZADAS EM CADA MÁQUINA. _x000D_
 AINDA, QUE SEJAM ESPECIFICADOS OS NÚMEROS DAS PEÇAS UTILIZADAS, ASSIM COMO A QUANTIDADE DAS MESMAS._x000D_
 AS INFORMAÇÕES SOLICITADAS SE REFEREM AO PERÍODO DE 01 DE JANEIRO DE 2013 A 31 DE DEZEMBRO DE 2017, SENDO QUE EM 08 DE NOVEMBRO DE 2016 FOI FEITO O MESMO PEDIDO ATRAVÉS DO REQUERIMENTO 018/2016 E A ADMINISTRAÇÃO PASSADA NÃO RESPONDEU. </t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/312/312_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL OU A SECRETARIA DE ADMINISTRAÇÃO E FINANÇAS, QUE NO PRAZO PREVISTO NO REGIMENTO INTERNO DA CÂMARA DE VEREADORES ENCAMINHE A ESTA CASA LEGISLATIVA, RELATÓRIO CONTENDO TODAS AS DIÁRIAS UTILIZADAS PELO FUNCIONÁRIO MUNICIPAL FLÁVIO RODRIGUES DE LIMA REFERENTE AO PERÍODO DE 01 DE JANEIRO DE 2013 ATÉ 31 DE DEZEMBRO DE 2017, SENDO QUE EM 07 DE NOVEMBRO DE 2016 FOI FEITO O MESMO PEDIDO ATRAVÉS DO REQUERIMENTO 014/2016 E A ADMINISTRAÇÃO PASSADA NÃO RESPONDEU. _x000D_
 &amp;#8226;DATA DAS DIÁRIAS;_x000D_
 &amp;#8226;LOCAL DO CURSO E/OU EVENTO;_x000D_
 &amp;#8226;OBJETIVO DO CURSO OU EVENTO;_x000D_
 &amp;#8226;DURAÇÃO DO CURSO;_x000D_
 &amp;#8226;QUEM FOI O PALESTRANTE;_x000D_
 &amp;#8226;CRONOGRAMA DO CURSO, COM CONTEÚDO POR DIA;_x000D_
 &amp;#8226;CÓPIA DO LIVRO PONTO CONTENDO HORA DE ENTRADA E SAÍDA DO CURSO;_x000D_
 &amp;#8226;CÓPIA DO CERTIFICADO DE CADA CURSO;_x000D_
 &amp;#8226;CÓPIA DE COMPROVANTES DE GASTOS COM HOTEL, REFEIÇÕES, TRANSPORTE E/OU COMBUSTÍVEL.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/313/313_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL OU A SECRETARIA DE ADMINISTRAÇÃO E FINANÇAS, QUE NO PRAZO PREVISTO NA LEI ORGÂNICA MUNICIPAL, ENCAMINHE A ESTA CASA LEGISLATIVA, INFORMAÇÕES ACERCA DOS PROCEDIMENTOS ADMINISTRATIVOS DE APURAÇÃO DE RESPONSABILIDADE COM RELAÇÃO AO EVENTO DANOSO OCASIONADO PELO SERVIDOR PÚBLICO MUNICIPAL SENHOR LUIZ CARLOS MORO._x000D_
 ISTO É À MEDIDA QUE SE IMPÕE EM VIRTUDE DO RECONHECIMENTO DA RESPONSABILIDADE CIVIL OBJETIVA DA MUNICIPALIDADE NO ACIDENTE DE TRANSITO ENVOLVENDO O TRATOR MARCA JOHN DEERE DO PATRIMÔNIO DO MUNICÍPIO CONDUZIDO PELO OPERADOR LUIZ CARLOS MORO, E O VEÍCULO FIAT/UNO PLACAS MHR 2635 DE PROPRIEDADE DE LUIZ ANTÔNIO ZIMMERMANN EM ACIDENTE DE TRÂNSITO OCORRIDO NO DIA 14/07/2016, TUDO REGISTRADO NO REGISTRO DE ACIDENTE DE TRÂNSITO DA POLÍCIA MILITAR DE SANTA CATARINA Nº. 02416-2016-00038._x000D_
 SENDO QUE EM 01 DE NOVEMBRO DE 2016 FOI FEITO O MESMO PEDIDO ATRAVÉS DO REQUERIMENTO 010/2016 E A ADMINISTRAÇÃO PASSADA NÃO RESPONDEU. _x000D_
 </t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/314/314_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL OU A SECRETARIA COMPETENTE, QUE NO PRAZO PREVISTO NA LEI ORGÂNICA MUNICIPAL, ENCAMINHE A ESTA CASA LEGISLATIVA, INFORMAÇÕES EM RELAÇÃO AO VALOR DA CONTRATAÇÃO DO SEGURO DOS CARROS DA SECRETARIA DE SAÚDE, REFERENTE AO PERÍODO DE 01/01/2013 A 31/12/2017, CONTENDO OS SEGUINTES CRITÉRIOS: _x000D_
 &amp;#8226;QUANTIDADE DE CARROS SEGURADOS?_x000D_
 &amp;#8226;QUAL O NOME DA EMPRESA SEGURADORA, E TODO O PROCESSO DE VALORES E FORMA DE CONTRATAÇÃO ESPECIFICADO POR CARROS.  _x000D_
 &amp;#8226;QUAL FUNCIONÁRIO RESPONSÁVEL NA CONTRATAÇÃO DA EMPRESA SEGURADORA?</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/315/315_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL OU A SECRETARIA COMPETENTE, CÓPIA DE TODOS OS GASTOS COM PUBLICIDADE E PROPAGANDA DA ADMINISTRAÇÃO MUNICIPAL NO PERÍODO DE 01 DE JANEIRO DE 2013 A 15 DE MAIO DE 2018.           _x000D_
 &amp;#8226;CONTRATO ESPECIFICANDO O NOME DE CADA EMPRESA E VALOR GASTO PELA ADMINISTRAÇÃO MUNICIPAL CADA ANO;_x000D_
 &amp;#8226;PROCESSOS LICITATÓRIOS OU DISPENSA DE LICITAÇÃO;_x000D_
 &amp;#8226;DEMAIS DOCUMENTOS INERENTES A MATÉRIA.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/357/requerimento_020-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/357/requerimento_020-2018.pdf</t>
   </si>
   <si>
     <t>Requer os esclarecimentos às questões que seguem:_x000D_
 1-	 Relação dos Veículos da Administração Pública municipal assegurados, bem como as apólices respectivas referentes ao período de janeiro de 2017 a maio de 2018, com vigência e data de início da cobertura.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/358/requerimento_021-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/358/requerimento_021-2018.pdf</t>
   </si>
   <si>
     <t>Requer:_x000D_
 1- Cópia da concessão de direito real de uso de 31 lotes urbanos localizado no Bairro Parque das Andorinhas sob nº 26.431 por meio de contrato administrativo, para fins de construção de casas do programa minha casa minha vida.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/359/requerimento_022-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/359/requerimento_022-2018.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal ou ao setor competente, cópia integral do Processo de Licitação n° 039/2018 – Dispensa de Licitação n° 014/2018 inclusive do contrato público administrativo e da autorização de fornecimento, que tem por objetivo a contratação de empresa para avaliação de desempenho da administração pública municipal de Zortéa – SC, bem como material produzido pela empresa contratada (pesquisa) ordem de pagamento n° 1.769.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/360/requerimento_023-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/360/requerimento_023-2018.pdf</t>
   </si>
   <si>
     <t>Requer ao chefe do Legislativo Municipal que convoque o representante da Empresa Recicletar Universo Ambiental ME, a qual é responsável pela coleta e destinação de resíduos sólidos neste município, para que compareça junto a esta Casa Legislativa, se possível na próxima sessão, a fim de fornecer esclarecimentos quanto à prestação do serviço de coleta e destinação dos resíduos sólidos de Zortéa.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/361/requerimento_024-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/361/requerimento_024-2018.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal ou ao setor competente, cópia integral do Processo de Licitação n° 002/2017 – Carta Convite nº 001/2017, do Fundo Municipal de Saúde, inclusive contrato público administrativo e da autorização de fornecimento, termo aditivo de 2017, que tem por objeto a contratação de médico para atendimento aos idosos do Município de Zortéa com a realização de 120 consultas.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/362/requerimento_025-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/362/requerimento_025-2018.pdf</t>
   </si>
   <si>
     <t>Requer os esclarecimentos às questões que seguem: com referência ao PROJETO DE LEI 018/2018_x000D_
 1-	Cópia da portaria de nomeação dos integrantes da comissão avaliadora;_x000D_
 2-	Cópias da ata de avaliação;_x000D_
 3-	Cópia da portaria de nomeação dos integrantes da comissão avaliadora;  _x000D_
 4-	Cópias da ata de avaliação;_x000D_
 5-	Documento do bem a ser adquirido conforme o valor a ser suplementado. _x000D_
 4- Impacto financeiro da aquisição, bem como da manutenção.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/363/requerimento_026-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/363/requerimento_026-2018.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal ou ao setor competente, que sejam encaminhadas à Câmara de Vereadores as seguintes cópias na íntegra:_x000D_
 •	Licitação;_x000D_
 •	Contrato homologado_x000D_
 •	Aditivo 001-2018/07/2018 e_x000D_
 •	Notas empenhadas e pagas da empresa e NT SERVIÇOS TRANSPORTE DE RESÍDUO LTDA - ME, referente licitação 007/2018, que tem por objeto Contratação emergencial de empresa especializada na prestação de serviços de coleta, transporte e destinação de resíduos (lodo séptico), com período de vigência de 05.02.18 até 31.08.18.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/364/requerimento_027-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/364/requerimento_027-2018.pdf</t>
   </si>
   <si>
     <t>Requer ao chefe do poder Executivo Municipal ou ao setor competente para que sejam encaminhadas à Câmara de Vereadores relatórios do projeto desenvolvido no Horto Municipal em execução, sua finalidade e funcionalidade no ano corrente de 2018 e nos seguintes em forma de projeção e serviço para comunidade rural e urbana.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/365/requerimento_028-2018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/365/requerimento_028-2018.pdf</t>
   </si>
   <si>
     <t>Requer os esclarecimentos às questões que seguem:_x000D_
 1-	Listar as atividades que estão sendo executadas com os Idosos;_x000D_
 2-	Número de participantes;_x000D_
 3- Quais os projetos em andamento com este público.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -1480,68 +1480,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/332/indicacao_021-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/333/indicacao_022-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/334/indicacao_023-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/335/indicacao_024-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/336/indicacao_025-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/337/indicacao_026-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/338/indicacao_027-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/339/indicacao_028-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/340/indicacao_029-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/341/indicacao_030-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/342/indicacao_031-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/343/indicacao_032-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/344/indicacao_033-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/345/indicacao_034-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/346/indicacao_035-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/347/indicacao_036-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/348/indicacao_037-2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/349/indicacao_038-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/350/indicacao_039-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/351/indicacao_040-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/352/indicacao_041-2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/353/indicacao_042-2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/354/indicacao_043-2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/355/indicacao_044-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/356/indicacao_045-2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/326/projeto_de_lei_no_018_-_2018_-_anula_e_suplementa_verbas.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/327/projeto_de_lei_no_019_-_2018_-_anula_e_suplementa_verbas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/328/projeto_de_lei_no_020_-_2018_-_anula_e_suplementa_verbas.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/329/projeto_de_lei_no_021_-_2018_-_ldo_2019_zortea_-_sc.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/330/projeto_de_lei_no_022_-_2018_-__escoteiros.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/331/projeto_de_lei_no_023_-_2018_-_anula_e_suplementa_verbas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/357/requerimento_020-2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/358/requerimento_021-2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/359/requerimento_022-2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/360/requerimento_023-2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/361/requerimento_024-2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/362/requerimento_025-2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/363/requerimento_026-2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/364/requerimento_027-2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/365/requerimento_028-2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/332/indicacao_021-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/333/indicacao_022-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/334/indicacao_023-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/335/indicacao_024-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/336/indicacao_025-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/337/indicacao_026-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/338/indicacao_027-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/339/indicacao_028-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/340/indicacao_029-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/341/indicacao_030-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/342/indicacao_031-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/343/indicacao_032-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/344/indicacao_033-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/345/indicacao_034-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/346/indicacao_035-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/347/indicacao_036-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/348/indicacao_037-2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/349/indicacao_038-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/350/indicacao_039-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/351/indicacao_040-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/352/indicacao_041-2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/353/indicacao_042-2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/354/indicacao_043-2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/355/indicacao_044-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/356/indicacao_045-2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/326/projeto_de_lei_no_018_-_2018_-_anula_e_suplementa_verbas.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/327/projeto_de_lei_no_019_-_2018_-_anula_e_suplementa_verbas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/328/projeto_de_lei_no_020_-_2018_-_anula_e_suplementa_verbas.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/329/projeto_de_lei_no_021_-_2018_-_ldo_2019_zortea_-_sc.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/330/projeto_de_lei_no_022_-_2018_-__escoteiros.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/331/projeto_de_lei_no_023_-_2018_-_anula_e_suplementa_verbas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/materialegislativa/2018/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/357/requerimento_020-2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/358/requerimento_021-2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/359/requerimento_022-2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/360/requerimento_023-2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/361/requerimento_024-2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/362/requerimento_025-2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/363/requerimento_026-2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/364/requerimento_027-2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2018/365/requerimento_028-2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H99"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>