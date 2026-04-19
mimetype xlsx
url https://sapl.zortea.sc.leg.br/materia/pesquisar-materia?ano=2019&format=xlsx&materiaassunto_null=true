--- v0 (2025-10-21)
+++ v1 (2026-04-19)
@@ -54,896 +54,896 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Marcia Jung</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/</t>
+    <t>http://sapl.zortea.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Solicitar ao Chefe do Poder Executivo Municipal ou a secretaria competente para que seja construído uma Quadra Coberta no Grupo Escolar Municipal Horizonte Núcleo II.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/380/indicacao02-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/380/indicacao02-2019.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Chefe do Poder Executivo municipal ou a secretaria competente para que seja feita a manutenção do calçamento nas ruas dos Bairros Conceição e Água Santa.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/381/indicacao03-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/381/indicacao03-2019.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Chefe do Poder Executivo municipal ou a secretaria competente para que seja providenciado uma avaliação, análise e planejamento para que seja cascalhada e melhorada estradas do interior na Comunidade Agudo/Pontão.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/382/indicacao04-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/382/indicacao04-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo municipal, ou a secretaria competente para que seja providenciado uma avaliação, análise e planejamento para que seja reconstruído o passeio público na rua Guilherme Brancher próximo a Ponte do Kito.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Valmir Alves</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/383/indicacao05-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/383/indicacao05-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal a instalação de um elevador no prédio da Prefeitura Municipal de Zortéa.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/384/indicacao06-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/384/indicacao06-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal que viabilize a identificação dos veículos e máquinas de propriedade do Município através de adesivos na parte externa dos mesmos e que fiquem em tamanho e locais de fácil visualização.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Alesandro Moro</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/385/indicacao07-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/385/indicacao07-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal que viabilize junto a secretaria competente para que sejam construídas guaritas em pontos estratégicos do Loteamento Nova Zortéa.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/386/indicacao08-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/386/indicacao08-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal para que encaminhe para esta Casa Legislativa um Projeto de Lei criando o cargo de Mecânico junto à Secretaria Municipal de Obras.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/387/indicacao09-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/387/indicacao09-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal ou a secretaria competente que seja providenciada a aquisição de um jogo de pneus completo (02 pneus dianteiros e 04 traseiros) para serem montados no micro-ônibus placas MEP 5004, que presta serviços com o transporte escolar.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Paulo Tavares</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/388/indicacao10-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/388/indicacao10-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do Poder Executivo ou Secretaria Competente que seja procedida a manutenção da Rua Ari Luiz Fontana, no bairro Água Santa.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/389/indicacao11-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/389/indicacao11-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do Poder Executivo ou Secretaria Competente que seja procedida uma roçada e limpeza dos terrenos dos imóveis que foram interditados devido à enchente.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/390/indicacao12-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/390/indicacao12-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do Poder Executivo ou Secretaria Competente que seja procedida a reforma ou reconstrução da Ponte situada na Rua João Silveira, no bairro Imigrantes.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Marcia Jung, Paulo Tavares</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/391/indicacao13-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/391/indicacao13-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal, ou a secretaria competente para que seja construído Uma Quadra para o Grupo Escolar Municipal Núcleo II sob a Cobertura da Pista de Arremate de Gado Municipal.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/392/indicacao14-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/392/indicacao14-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal ou a secretaria competente para que seja providenciado uma avaliação, análise e planejamento para que seja cascalhada e melhorada as estradas de acesso a propriedade do Sr. José Osni Infeld na comunidade do interior.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Adão de Mattos</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/393/indicacao15-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/393/indicacao15-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do Poder Executivo ou a Secretaria Competente para que seja viabilizada uma avaliação no reservatório de Água no Bairro Parque das Andorinhas.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/394/indicacao16-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/394/indicacao16-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo que em conformidade com a Lei 003/1997 - DECRETO 005/2011, que viabilize a concessão de bolsa de estudo aos servidores admitidos mediante concurso público que frequentam normalmente curso de nível superior.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/395/indicacao17-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/395/indicacao17-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal que viabilize junto a secretaria competente para que seja feito um Campo de Futebol na área pública no Loteamento Nova Zortéa.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/396/indicacao18-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/396/indicacao18-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal que seja construído um parquinho infantil no Loteamento Nova Zortéa.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/397/indicacao19-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/397/indicacao19-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal ou a secretaria competente para que seja construída uma academia ao ar livre no Loteamento Nova Zortéa.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/398/indicacao20-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/398/indicacao20-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal que viabilize estudos para que possam ser fornecidos Rádio comunicador para todos os funcionários, principalmente do setor de Agricultura e Obras.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/399/indicacao21-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/399/indicacao21-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal, ou a secretaria competente para que seja feita a manutenção das calçadas nas principais ruas da cidade.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/400/indicacao22-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/400/indicacao22-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal que veja a possibilidade de estar disponibilizando o Ginásio de Esportes os sábados à tarde para que o senhor Luiz Carlos da Costa (Carlinhos) possa estar treinando os times já montados e bem representados existente em nosso município.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo municipal ou a secretaria competente que seja realizado estudos e uma ação planejada para limpeza e que seja retirado o excesso de terra em pontos mais críticos no rio que se acumularam após fortes chuvas de outubro de 2018, que atingiu casas deixando muitas famílias desabrigadas.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/402/indicacao24-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/402/indicacao24-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do Poder Executivo ou Secretaria Competente que seja viabilizado transporte municipal para os alunos frequentadores do CEI Estrela do Amanhã, filhos das famílias moradoras do Loteamento Nova Zortéa.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Adão de Mattos, Alesandro Moro, Claudemir Fabiano, Ivanilda Kantovick, João do Nascimento, Marcia Jung, Paulo Tavares, Roberto Menegaz, Valmir Alves</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/403/indicacao25-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/403/indicacao25-2019.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Chefe do Poder Executivo ou Secretaria Competente que estudado e uma vez mostrando-se viável, implementado um sinal luminoso – possivelmente no estilo poste com luz intermitente -   com o objetivo de sinalizar a entrada/saída de acesso do Loteamento Nova Zortéa à Rodovia Capinzal/Campos Novos.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo, ou a secretaria competente para que seja feito serviço de melhoria no terreno ao redor da Igreja que está sendo edificada na comunidade de Passo Raso.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/413/indicacao27-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/413/indicacao27-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo municipal, ou a secretaria competente para que seja feito serviço de melhoria no acesso da propriedade do senhor Valdecir Correa na comunidade de Passo Raso.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>João do Nascimento</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo municipal que viabilize estudos juntamente com a Secretaria competente para que seja elaborado um cronograma para a Limpeza e recolhimento de galhos e entulhos no nosso município dividido em quatro etapas, sendo que cada bairro será atendido em uma determinada semana do mês.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/415/indicacao29-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/415/indicacao29-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo municipal, ou a secretaria competente para que seja providenciado uma avaliação, análise e planejamento para que seja realizado serviço de reparo na área verde do terreno/matrícula nº 2027 (atualização - 2008) do Loteamento Dary José Santos no Bairro Imigrantes confrontante com a Rua Reassilva Dalapria.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Marcia Jung, Adão de Mattos, Alesandro Moro, Claudemir Fabiano, Ivanilda Kantovick, João do Nascimento, Paulo Tavares, Roberto Menegaz, Valmir Alves</t>
   </si>
   <si>
     <t>Solicitam ao Presidente do Poder Legislativo municipal, que seja estudado e avaliado a possibilidade de implantar e substituir o uso de utensílios descartáveis plástico utilizados hoje, por utensílios de vidro ou de material reciclável.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/417/indicacao31-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/417/indicacao31-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal, ou a secretaria competente para que seja providenciado uma avaliação, análise e planejamento para que seja realização serviço de coleta seletiva diferenciada, organizada e divulgada para toda comunidade,  que são utensílios como fogão, sofá, colchão, guarda-roupas (..etc), temos hoje a realização de coleta seletiva periodicamente de orgânicos e recicláveis, o qual não compete a coleta de outros produtos, como esses citados, sendo os mesmos descartados no meio ambiente sem nenhuma responsabilidade.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/418/indicacao32-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/418/indicacao32-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal, ou a secretaria competente para que seja providenciado uma avaliação, análise e planejamento para que seja realizado serviços de britagem nas ruas do município que não tem asfalto ou calçamento ainda.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Ivanilda Kantovick</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/419/indicacao33-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/419/indicacao33-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal ou a secretaria competente para que seja viabilizada a construção de uma calçada (passeio) no pátio ao lado da Cancha de Bocha, aonde está localizado o parquinho infantil, divisa da Rua Luiz Pedron com a Rua XV de Novembro no Bairro Parque das Andorinhas.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/420/indicacao34-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/420/indicacao34-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal que busque parcerias com as entidades locais para que seja viabilizado o Projeto “Adote uma Praça Publica ou Área pública no Município de Zortéa.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/421/indicacao35-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/421/indicacao35-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal que busque parcerias com as entidades locais e comércios para que seja viabilizado reparos e consertos dando manutenção aos balanços e aparelhos dos parques e academias de ar livre para que na chegada do verão estejam em dia para o uso frequente e adequado da população.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/422/indicacao36-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/422/indicacao36-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal que veja a possibilidade de baixar o nível da Rua Reassilva Dalapria, pois com pequenas quantidades de chuvas já gera transtornos para os moradores residentes em grande parte dessa rua.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/423/indicacao37-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/423/indicacao37-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo que viabilize estudos juntamente com a Comissão Municipal de Transito para ver da possibilidade de ser instalado um redutor de velocidade (tachões) na Rua Luiz Pedron.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/424/indicacao38-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/424/indicacao38-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal que veja a possibilidade de adquirir um triturador de milho para o uso daqueles produtores que necessitam fazer silagem de grão úmido.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/425/indicacao39-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/425/indicacao39-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo ou Secretaria Competente que seja procedida a manutenção na Rua Vinicius de Moraes, no Bairro Conceição (próximo ao portão dos fundos do GEM Horizonte Núcleo 01) mais precisamente para solucionar o problema do esgoto que corre no centro (parte final) da Rua.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/426/indicacao40-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/426/indicacao40-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal ou a secretaria competente para que seja providenciado uma avaliação, análise e planejamento para que seja realizado um serviço de melhoria na estrada de acesso ao Bairro Menegaz em relação a buraco na pista.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/427/indicacao41-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/427/indicacao41-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal ou a secretaria competente a instalação de um “bebedouro de agua refrigerada” na Cancha de Bocha Municipal “Joaquim Rodrigues de Lima”.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/428/indicacao42-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/428/indicacao42-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo municipal, ou a secretaria competente para que seja realizada uma avaliação no equipamento mini estação que refere-se ao SISTEMA DE TRATAMENTO DE ESGOTO DOMICILIAR – FOSSAS SÉPTICAS, COM CAPACIDADE MÍNIMA DE TRATAMENTO DIÁRIO DE 10.000 LITROS, instalado na sede do município de Zortéa e que o mesmo seja disponibilizado para uso, devidamente regulamentado pelos órgãos ambientais e serviço técnico de manutenção.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/434/indicacao44-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/434/indicacao44-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal, ou a secretaria competente que seja realizado um estudo e avaliação pela possibilidade de implantar atividade de exercício físico ao público direcionado de Idosos, no período da manhã, com uma ou até duas vezes por semana.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/429/indicacao45-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/429/indicacao45-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo municipal, ou a secretaria competente para que seja providenciado uma avaliação, análise e planejamento para que seja realizado um serviço de melhoria em vários pontos na Rua 1º de Maio os seguintes pontos:_x000D_
 •	Cito no início próximo ao encontro da Rua Alceu Bortoli onde se encontra há vários dias danificado o calçamento na parte central da pista; _x000D_
 •	No encontro da Rua Cecília Meireles local no onde está se formando buracos comprometendo a pista de asfalto do trajeto;_x000D_
 •	 Em seguida melhorar o serviço de britagem que foi realizado, molhar a rua e passar o rolo compactador.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/430/indicacao46-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/430/indicacao46-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal que veja a possibilidade de ser colocada 2 (duas) Mesas oficiais para a prática do Tênis de Mesa “Ping Pong” na Cancha de Bocha municipal Joaquim, ou no espaço do Centro de convivência do Idoso “Seu Tucho”, vendo qual dos espaços seria mais adequado para tal atividade e com disponibilidade de atendimento.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/431/indicacao47-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/431/indicacao47-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal que veja a possibilidade de fazer um “Campo de Futebol Suíço” para ser usado para práticas esportivas, nas imediações da Rua Joao Pacheco local onde foi atingido pela enchente.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/432/indicacao48-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/432/indicacao48-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal que viabilize estudos juntamente com a Comissão Municipal de Transito para ver da possibilidade de substituir os tachões por uma “Faixa de Pedestre Elevada” na Rua Alceu Bortoli nas proximidades da Agencia dos Correios.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/433/indicacao50-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/433/indicacao50-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo ou a Secretaria competente que seja procedida a reforma com esforço inserindo colunas entre os vãos das colunas de sustentação existentes , da cobertura do pavilhão destinado aos leilões de gado de Zortéa.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/375/projeto_de_lei_complementar__001-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/375/projeto_de_lei_complementar__001-2019.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE PROVIMENTO EFETIVO DE BALSEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/376/projeto_de_lei_complementar_002-2019_cargo_tempo_6G8NLRs.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/376/projeto_de_lei_complementar_002-2019_cargo_tempo_6G8NLRs.pdf</t>
   </si>
   <si>
     <t>CRIA DOIS CARGOS TEMPORÁRIOS DE BALSEIRO POR EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/377/projeto_de_lei_complementar_003-2019_majoracao_medico.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/377/projeto_de_lei_complementar_003-2019_majoracao_medico.pdf</t>
   </si>
   <si>
     <t>MAJORA A CARGA HORÁRIA DE UM DOS CARGOS DE MÉDICO PSF DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/378/projeto_de_lei_complementar_004-2019_majoracao_medico.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/378/projeto_de_lei_complementar_004-2019_majoracao_medico.pdf</t>
   </si>
   <si>
     <t>AUTORIZA MAJORAR EM CASO DE NECESSIDADE A CARGA HORÁRIA DOS MÉDICOS DO ESF DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/366/projeto_de_lei_ordinaria__001-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/366/projeto_de_lei_ordinaria__001-2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO COM O MUNICÍPIO DE CAPINZAL PARA CONSTRUÇÃO DE CABECEIRA NOS BUEIROS DA DIVISA COM O BAIRRO VISTA_x000D_
 ALEGRE DO MUNICÍPIO DE CAPINZAL/SC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/367/projeto_de_lei_ordinaria__002_-_revisao_geral_anual_2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/367/projeto_de_lei_ordinaria__002_-_revisao_geral_anual_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO E DOS SUBSÍDIOS DOS AGENTES PÚBLICOS MUNICIPAIS DOS PODERES EXECUTIVO_x000D_
 E LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/368/projeto_de_lei_ordinaria__003_-_conselho_tutelar.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/368/projeto_de_lei_ordinaria__003_-_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A ESTRUTURA E O FUNCIONAMENTO DO CONSELHO TUTELAR DE ZORTÉA-SC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/369/projeto_de_lei_ordinaria__004_-_emenda_caps.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/369/projeto_de_lei_ordinaria__004_-_emenda_caps.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORDINÁRIA N.º 573/2017 DE 06 DE DEZEMBRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/370/projeto_de_lei_ordinaria__005_-_convenio_municip_9qOxqjt.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/370/projeto_de_lei_ordinaria__005_-_convenio_municip_9qOxqjt.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ZORTÉA A FIRMAR CONVÊNIOS COM OS MUNICÍPIOS LINDEIROS PARA PRESTAÇÃO DO SERVIÇO PÚBLICO EM ÁREAS DE DIVISA DE MUNICÍPIOS.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/374/projeto_de_lei_no_006-_2019_-_anula_e_suplementa_verbas.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/374/projeto_de_lei_no_006-_2019_-_anula_e_suplementa_verbas.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA VERBAS DO ORÇAMENTO DA PREFEITURA MUNICIPAL DE ZORTÉA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/371/projeto_de_lei_ordinaria__007_-_doacao_policia_militar.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/371/projeto_de_lei_ordinaria__007_-_doacao_policia_militar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DOAR IMÓVEL DE SUA PROPRIEDADE AO ESTADO DE SANTA CATARINA PARA USO DA POLÍCIA MILITAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/372/projeto_de_lei_ordinaria__008_-_despesa_de_exerc_9pQFThx.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/372/projeto_de_lei_ordinaria__008_-_despesa_de_exerc_9pQFThx.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ZORTÉA A REALIZAR PAGAMENTO DE DESPESA DE EXERCÍCIO ANTERIOR.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/373/projeto_de_lei_ordinaria__009_-_autoriza_sortear_e4hslCc.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/373/projeto_de_lei_ordinaria__009_-_autoriza_sortear_e4hslCc.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N.º 0443/2013 DE 23 DE ABRIL DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/435/projeto_de_lei_ordinaria__010_-_autoriza_sortear_WHelS86.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/435/projeto_de_lei_ordinaria__010_-_autoriza_sortear_WHelS86.pdf</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/436/projeto_de_lei_ordinaria__011_-_afetacao_de_imov_RLirSQS.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/436/projeto_de_lei_ordinaria__011_-_afetacao_de_imov_RLirSQS.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AFETAÇÃO DE IMÓVEL AO USO ESPECIAL DA CÂMARA DE VEREADORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/437/projeto_de_lei_ordinaria__012_-_declara_de_utili_sX8KqIB.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/437/projeto_de_lei_ordinaria__012_-_declara_de_utili_sX8KqIB.pdf</t>
   </si>
   <si>
     <t>CRIA O SEGUNDO CARGO EFETIVO DE CONTADOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/438/projeto_de_lei_ordinaria__015_-_autoriza_leilao__QiqlJbf.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/438/projeto_de_lei_ordinaria__015_-_autoriza_leilao__QiqlJbf.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS MÓVEIS INSERVIVEIS, VEÍCULOS, SUCATAS E OUTROS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/439/projeto_de_lei_ordinaria__020_-_autoriza_realiza_t9PBHuX.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/439/projeto_de_lei_ordinaria__020_-_autoriza_realiza_t9PBHuX.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REALIZAR PAGAMENTOS À ACAP – ASSOCIAÇÃO DE ACADÊMICOS DE CAPINZAL/SC.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/440/projeto_de_lei_ordinaria_021_-_ratificacao_cincatarina.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/440/projeto_de_lei_ordinaria_021_-_ratificacao_cincatarina.pdf</t>
   </si>
   <si>
     <t>RATIFICA A SEGUNDA ALTERAÇÃO E CONSOLIDAÇÃO DO PROTOCOLO DE INTENÇÕES DO CONSÓRCIO INTERFEDERATIVO SANTA CATARINA - CINCATARINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/404/requerimento01-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/404/requerimento01-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal Cópia do contrato ou convênio entre a Prefeitura Municipal e o Grêmio Esportivo Lírio no ano de 2019, bem como o valor repassado no ano de 2018.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/405/requerimento02-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/405/requerimento02-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo a cópia do contrato ou convênio existente entre Município de Zortéa e o Município de Capinzal, referente ao atendimento de pacientes do Bairro Vista Alegre na unidade de saúde, bem como, os valores repassados no ano de 2018.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>Adão de Mattos, Marcia Jung</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/406/requerimento03-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/406/requerimento03-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao chefe do poder Executivo Municipal ou ao setor competente para que sejam encaminhadas à Câmara de Vereadores relatório das Famílias atingidas pelas chuvas de 09 de outubro de 2018, que foram beneficiadas com lotes e construção de casas de projeto que será executado, bem como o local de onde serão construídas tais edificações, com referência de bairro e rua.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/407/requerimento04-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/407/requerimento04-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal ou ao setor competente para que seja encaminhada à Câmara de Vereadores relatório de cópia de todos os extratos bancários, razões financeiras detalhadas da conta corrente utilizada para o recebimento de recursos para construção das casas aos atingidos pela enxurrada no exercício de 2018/2019.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/408/requerimento05-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/408/requerimento05-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao chefe do Poder Executivo Municipal ou ao setor competente para que seja encaminhada à Câmara de Vereadores relatório de cópia de todos os extratos bancários, razões financeiras detalhadas da conta corrente Banco do Brasil Cta Royalties, referente aos exercícios de 2017,2018 e 2019.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/409/requerimento06-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/409/requerimento06-2019.pdf</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/410/requerimento07-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/410/requerimento07-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao chefe do Poder Executivo Municipal ou ao setor competente informações com relação as Progressões previstas na Carreira dos Servidores Públicos Municipais dispostas no Capítulo V da Lei Municipal n. 484/2014 de 04 de abril de 2014 – Seção II, III e IV, com enfoque especial na Progressão Prevista na Seção III – Progressão por Cursos de Formação e/ou Capacitação (art. 29 e seguintes da mencionada Lei).</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/411/requerimento08-2019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/411/requerimento08-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao chefe do Poder Executivo Municipal ou ao setor competente para que sejam encaminhadas à Câmara de Vereadores, relatórios com o total financeiro de entradas correspondente aos serviços de travessia prestados pela administração com a Balsa, bem como conta bancária que foi depositado os recursos arrecadados e em qual será o objeto de investimento. De acordo com a Dispensa de Licitação para compra e serviço Licitação 40/2018 e processo de compra 74/2018.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1250,68 +1250,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/380/indicacao02-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/381/indicacao03-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/382/indicacao04-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/383/indicacao05-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/384/indicacao06-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/385/indicacao07-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/386/indicacao08-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/387/indicacao09-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/388/indicacao10-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/389/indicacao11-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/390/indicacao12-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/391/indicacao13-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/392/indicacao14-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/393/indicacao15-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/394/indicacao16-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/395/indicacao17-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/396/indicacao18-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/397/indicacao19-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/398/indicacao20-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/399/indicacao21-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/400/indicacao22-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/402/indicacao24-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/403/indicacao25-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/413/indicacao27-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/415/indicacao29-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/417/indicacao31-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/418/indicacao32-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/419/indicacao33-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/420/indicacao34-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/421/indicacao35-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/422/indicacao36-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/423/indicacao37-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/424/indicacao38-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/425/indicacao39-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/426/indicacao40-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/427/indicacao41-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/428/indicacao42-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/434/indicacao44-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/429/indicacao45-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/430/indicacao46-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/431/indicacao47-2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/432/indicacao48-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/433/indicacao50-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/375/projeto_de_lei_complementar__001-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/376/projeto_de_lei_complementar_002-2019_cargo_tempo_6G8NLRs.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/377/projeto_de_lei_complementar_003-2019_majoracao_medico.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/378/projeto_de_lei_complementar_004-2019_majoracao_medico.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/366/projeto_de_lei_ordinaria__001-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/367/projeto_de_lei_ordinaria__002_-_revisao_geral_anual_2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/368/projeto_de_lei_ordinaria__003_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/369/projeto_de_lei_ordinaria__004_-_emenda_caps.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/370/projeto_de_lei_ordinaria__005_-_convenio_municip_9qOxqjt.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/374/projeto_de_lei_no_006-_2019_-_anula_e_suplementa_verbas.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/371/projeto_de_lei_ordinaria__007_-_doacao_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/372/projeto_de_lei_ordinaria__008_-_despesa_de_exerc_9pQFThx.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/373/projeto_de_lei_ordinaria__009_-_autoriza_sortear_e4hslCc.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/435/projeto_de_lei_ordinaria__010_-_autoriza_sortear_WHelS86.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/436/projeto_de_lei_ordinaria__011_-_afetacao_de_imov_RLirSQS.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/437/projeto_de_lei_ordinaria__012_-_declara_de_utili_sX8KqIB.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/438/projeto_de_lei_ordinaria__015_-_autoriza_leilao__QiqlJbf.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/439/projeto_de_lei_ordinaria__020_-_autoriza_realiza_t9PBHuX.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/440/projeto_de_lei_ordinaria_021_-_ratificacao_cincatarina.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/404/requerimento01-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/405/requerimento02-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/406/requerimento03-2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/407/requerimento04-2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/408/requerimento05-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/409/requerimento06-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/410/requerimento07-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/411/requerimento08-2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/380/indicacao02-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/381/indicacao03-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/382/indicacao04-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/383/indicacao05-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/384/indicacao06-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/385/indicacao07-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/386/indicacao08-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/387/indicacao09-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/388/indicacao10-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/389/indicacao11-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/390/indicacao12-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/391/indicacao13-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/392/indicacao14-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/393/indicacao15-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/394/indicacao16-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/395/indicacao17-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/396/indicacao18-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/397/indicacao19-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/398/indicacao20-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/399/indicacao21-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/400/indicacao22-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/402/indicacao24-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/403/indicacao25-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/413/indicacao27-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/415/indicacao29-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/417/indicacao31-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/418/indicacao32-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/419/indicacao33-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/420/indicacao34-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/421/indicacao35-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/422/indicacao36-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/423/indicacao37-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/424/indicacao38-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/425/indicacao39-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/426/indicacao40-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/427/indicacao41-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/428/indicacao42-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/434/indicacao44-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/429/indicacao45-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/430/indicacao46-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/431/indicacao47-2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/432/indicacao48-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/433/indicacao50-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/375/projeto_de_lei_complementar__001-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/376/projeto_de_lei_complementar_002-2019_cargo_tempo_6G8NLRs.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/377/projeto_de_lei_complementar_003-2019_majoracao_medico.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/378/projeto_de_lei_complementar_004-2019_majoracao_medico.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/366/projeto_de_lei_ordinaria__001-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/367/projeto_de_lei_ordinaria__002_-_revisao_geral_anual_2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/368/projeto_de_lei_ordinaria__003_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/369/projeto_de_lei_ordinaria__004_-_emenda_caps.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/370/projeto_de_lei_ordinaria__005_-_convenio_municip_9qOxqjt.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/374/projeto_de_lei_no_006-_2019_-_anula_e_suplementa_verbas.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/371/projeto_de_lei_ordinaria__007_-_doacao_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/372/projeto_de_lei_ordinaria__008_-_despesa_de_exerc_9pQFThx.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/373/projeto_de_lei_ordinaria__009_-_autoriza_sortear_e4hslCc.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/435/projeto_de_lei_ordinaria__010_-_autoriza_sortear_WHelS86.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/436/projeto_de_lei_ordinaria__011_-_afetacao_de_imov_RLirSQS.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/437/projeto_de_lei_ordinaria__012_-_declara_de_utili_sX8KqIB.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/438/projeto_de_lei_ordinaria__015_-_autoriza_leilao__QiqlJbf.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/439/projeto_de_lei_ordinaria__020_-_autoriza_realiza_t9PBHuX.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/440/projeto_de_lei_ordinaria_021_-_ratificacao_cincatarina.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/404/requerimento01-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/405/requerimento02-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/406/requerimento03-2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/407/requerimento04-2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/408/requerimento05-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/409/requerimento06-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/410/requerimento07-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2019/411/requerimento08-2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="136.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>