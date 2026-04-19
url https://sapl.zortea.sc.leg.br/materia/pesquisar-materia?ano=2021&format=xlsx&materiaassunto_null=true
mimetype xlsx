--- v0 (2025-10-22)
+++ v1 (2026-04-19)
@@ -54,1408 +54,1408 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>João Reginaldo Cesa</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/441/indicacao_n001.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/441/indicacao_n001.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal que seja realizado o estudo para a construção de uma Guarita nas proximidades do Bairro Céu Azul.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Roberto Menegaz</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/442/indicacao_n002.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/442/indicacao_n002.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal que seja realizado um estudo no loteamento Nova Zortéa, juntamente com os moradores, um método para melhoramento da Segurança do bairro, o estudo irá levantar qual opção será de melhor eficácia, sendo a instalação de lombadas e redutores de velocidade, ou câmera de vídeo monitoramento.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Carla Soares de Almeida, Élio João Maria Rodrigues, Rodrigo Almeida Pires, Sandro Surdi</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/443/indicacao_n003.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/443/indicacao_n003.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal a construção de três salas de aula no Centro de Educação Infantil Estrela do Amanhã. Os Vereadores que abaixo subscrevem indicam a nobre Mesa, na forma legal e que regimental seja encaminhado o expediente a Excelentíssima Prefeita de Zortéa Sr.ª. Rosane Antunes Pires Infeld, também como uma cópia a Secretária de Educação e Cultura Sr. ª Cássia Romani, solicitando aos mesmos a elaboração de um projeto para viabilização de recurso financeiro para construção das salas acimas solicitadas no Centro de Educação Infantil Estrela do Amanhã.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/444/indicacao_n004.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/444/indicacao_n004.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal que seja dado continuidade nas obras da construção do campo de futebol suíço, parquinho e academia ao ar livre no loteamento Nova Zortéa.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Sandro Surdi, Carla Soares de Almeida, Élio João Maria Rodrigues, Rodrigo Almeida Pires</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/445/indicacao_n005.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/445/indicacao_n005.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal que seja colocado tubos nas ruas Ari Fontana e São Judas Tadeu ambas no bairro Conceição bem como concerto das bocas de lobo.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/446/indicacao_n006.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/446/indicacao_n006.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal que seja realizada melhorias e cascalhamento na estrada que dá acesso ás chácaras no bairro Andorinhas bem como fazer zona de fuga (acostamento) para facilitar o trafego de veículos no referido local.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/447/indicacao_n007.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/447/indicacao_n007.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal a melhoria e revitalização da ponte da Avenida Arthur Adolfo Santos.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_n008.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_n008.pdf</t>
   </si>
   <si>
     <t>Ampliação de Rede elétrica na LN Cerro Agudo. O proponente da matéria explica que essa é uma reivindicação dos moradores e usuários da referida via, visto que a mesma não foi contemplada em toda sua extensão com a rede elétrica, impondo condições de insegurança dada a carência de luminosidade.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>João do Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/449/indicacao_n009.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/449/indicacao_n009.pdf</t>
   </si>
   <si>
     <t>Venho através deste solicitar a Britagem no cemitério municipal de Zortéa, vendo a possibilidade de colocar uma lona para a preparação do solo antes que anteceda a britagem.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_n010.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_n010.pdf</t>
   </si>
   <si>
     <t>Solicito a referente indicação que seja feito um estudo para realizar-se uma rota de recolhimento de materiais descartáveis e entulho em cada bairro do município, sendo definido passar com a coleta todo mês, uma semana em cada Bairro.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Rodrigo Almeida Pires</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/451/indicacao_n011.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/451/indicacao_n011.pdf</t>
   </si>
   <si>
     <t>Sugerindo aos mesmos a aquisição de uma Roçadeira para o município de Zortéa em comodato ao Bairro Novo Zortéa.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/452/indicacao_n012.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/452/indicacao_n012.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal que o setor responsável bem como a secretaria de agricultura volte a prestar serviços para os donos de lotes vazios na preparação para que os mesmos possam plantar e manter limpos os lotes.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/453/indicacao_n013.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/453/indicacao_n013.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal que o setor responsável bem como a secretaria   de obras veja com urgência propicio com o tempo para fazer o patrolamento e cascalhamento total na estrada que do acesso a propriedade do Sr. Aldecir Caliari na comunidade do Agudo mais especificamente as margens   da SC próximo da água São João Maria.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Carla Soares de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/454/indicacao_n014.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/454/indicacao_n014.pdf</t>
   </si>
   <si>
     <t>Após ouvido o Soberano Plenário, requer a Mesa Diretora, envio de expediente a Excelentíssima Senhora Rosane Antunes Pires Infeld Prefeita Municipal, solicitando a colocação de lixeiras novas no bairro Céu azul, para a coleta adequada do lixo.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Márcio Andrey Terra</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_n015.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_n015.pdf</t>
   </si>
   <si>
     <t>Venho através deste solicitar que seja realizado um estudo pelo setor competente, a viabilidade de colocar um ou dois redutores de velocidade na rua Luiz Antônio Pedron, no Bairro Andorinhas.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_n016.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_n016.pdf</t>
   </si>
   <si>
     <t>Venho através deste solicitar que seja realizado um estudo pelo setor competente, a viabilidade de colocar um redutor de velocidade na rua Ilário Susin no Bairro Centro, próximo ao Ginásio de Esporte Municipal.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/457/indicacao_n017.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/457/indicacao_n017.pdf</t>
   </si>
   <si>
     <t>Requer um estudo para a instalação de grades de proteção nas janelas da parte superior da Escola Municipal Horizonte Núcleo I. As grades de proteção deverão estar em conformidade com normalizações existentes e legislações aplicáveis.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Denir Brancalione</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/458/indicacao_n018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/458/indicacao_n018.pdf</t>
   </si>
   <si>
     <t>Pintar faixa de pedestre em frente as Escolas Municipais, Estadual e do Centro de Educação Infantil.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/459/indicacao_n019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/459/indicacao_n019.pdf</t>
   </si>
   <si>
     <t>Sugere que seja construída uma guarita Rua Antônio Zortéa Primo, esquina com Domingos Pelizaro, no Bairro Conceição.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/460/indicacao_n020.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/460/indicacao_n020.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Poder Executivo Municipal, para que providencie a colocação de lixeira comunitária na entrada das Chácaras do bairro Parque das Andorinhas, bem como uma em cada localidade do interior.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Sandro Surdi, Carla Soares de Almeida, Élio João Maria Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/461/indicacao_n021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/461/indicacao_n021.pdf</t>
   </si>
   <si>
     <t>Realizar estudo de viabilidade para implantação de cortina verde em parte do loteamento Conceição, Céu Azul e Nova Zortéa onde faz divisa com lavouras</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_n022.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_n022.pdf</t>
   </si>
   <si>
     <t>Para que seja feito um estudo de viabilidade para ser destinado um lote na área Industrial, onde o mesmo terá como objetivo a concessão de um espaço para a instalação da casa dos artesãos e produtores, com a viabilidade de os mesmos produzirem e comercializarem seus trabalhos, produtos e materiais.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/463/indicacao_n023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/463/indicacao_n023.pdf</t>
   </si>
   <si>
     <t>Realizar um estudo para a tubulação na rua Leopoldino Farias da Silva, no bairro Conceição, em frente a Sr.ª. Ivone da Silva e o Sr° Neri Spiassi.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/464/indicacao_n024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/464/indicacao_n024.pdf</t>
   </si>
   <si>
     <t>Venho através deste solicitar um estudo de viabilidade para terceirização de horas de maquinas pesadas para os produtores rurais, podendo ter um subsidio da prefeitura, por exemplo 50% da hora máquina, ( A ser Definido).</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/465/indicacao_n025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/465/indicacao_n025.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao setor de administração, que seja feito um estudo do vale alimentação dos servidores públicos em forma de cartão para ser gasto nos comercio local (Zortéa).</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/466/indicacao_n026.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/466/indicacao_n026.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao setor de administração, que seja feito um estudo de viabilidade de compensação dos serviços de limpeza dos terrenos com confrontação com a estrada Municipal._x000D_
 Dando incentivo em horas máquinas para usar na propriedade em troca dos serviços de limpeza.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/</t>
+    <t>http://sapl.zortea.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Que seja realizado um estudo, e levantamento de dados, visando à construção de moradias populares. Há um déficit de moradias em nosso Município, afetando principalmente as famílias de baixa renda, que têm dificuldade em pagar aluguéis, em vulnerabilidade social.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/472/indicacao_28-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/472/indicacao_28-2021.pdf</t>
   </si>
   <si>
     <t>Devido ao enfrentamento do COVID -19 , nos casos de emergência ou de calamidade pública, quando caracterizada urgência de atendimento de situação que possa ocasionar prejuízo ou comprometer a segurança de pessoas, obras, serviços, equipamentos e outros bens, públicos, dar continuidade  ao atendimento que se fazem necessários durante o enfrentamento de situação emergencial ou calamitosa de obras e serviços que possam ser concluídas em período que encontra-se o setor defasado pela falta de mão de obra.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/473/indicacao_29-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/473/indicacao_29-2021.pdf</t>
   </si>
   <si>
     <t>Que seja realizado um estudo e analisado no plano diretor, o mapeamento das áreas comerciais e industriais do nosso município, sendo que após esse levantamento sejam corrigidas as localizações e instalações para as novas construções e pontos comerciais.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Élio João Maria Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/474/indicacao_30-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/474/indicacao_30-2021.pdf</t>
   </si>
   <si>
     <t>Tal indicação que tem por objetivo regulamentar e reajustar o comércio ambulante no Município de Zortéa. Comércio ambulante é a atividade exercida por pessoas físicas ou jurídicas/Microempreendedores Individuais – MEI, que exercem atividade geradora de renda, e transportam mercadorias em caráter eventual ou transitório, através dos seus próprios meios, nas vias e nos logradouros públicos predeterminados, mediante licença do município.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/475/indicacao_31-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/475/indicacao_31-2021.pdf</t>
   </si>
   <si>
     <t>Indica a premente necessidade de proceder com urgência a perfuração de um poço artesiano na comunidade de volta Grande. (Comunidade de Zortéa)</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/476/indicacao_32-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/476/indicacao_32-2021.pdf</t>
   </si>
   <si>
     <t>Com o objetivo de promover o acesso à informação e melhorar a qualidade de vida da comunidade, solicito a administração municipal, que execute a implantação de internet para as comunidades rurais do município de Zortéa que tem mais dificuldade em estar usando esta ferramenta, que é de suma importância nos dias de hoje.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/477/indicacao_33-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/477/indicacao_33-2021.pdf</t>
   </si>
   <si>
     <t>Solicitar ao poder executivo e a comissão de trânsito e demais órgãos responsáveis um estudo para efetuar a sinalização com um espelho convexo entre as ruas Demerval Varela e Domingos de Pauli devido ser um cruzamento</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/478/indicacao_34-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/478/indicacao_34-2021.pdf</t>
   </si>
   <si>
     <t>Solicitar ao poder executivo, por meio do setor responsável e com auxílio de profissionais da área de saúde da iniciativa privada se necessário, que seja feito o estudo de viabilidade para o uso de medicamentos no tratamento precoce ao COVID19, em pacientes que optem voluntariamente por usar a medicação de forma PREVENTIVA. Caso a eficácia seja comprovada que seja feito um trabalho de prevenção efetiva com uso de medicamentos a modelo de inúmeros municípios onde protocolos de prevenção e tratamento precoce foram adotados e os resultados foram positivos.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/479/indicacao_35-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/479/indicacao_35-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal que o setor responsável realize um estudo, levantamento de custo e orçamentos para que haja uma reforma na Club de Mãe do nosso Munícipio</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/480/indicacao_36-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/480/indicacao_36-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à secretaria competente que seja feito uma renegociação para as pessoas que possuem seus IPTUS atrasados.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/481/indicacao_37-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/481/indicacao_37-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à secretaria de Obras que façam uma revisão de acessibilidade as calçadas do nosso município, também que se retire placas que estão instaladas nas calçadas de forma irregular e que nas próximas a serem executadas estejam de acordo para acesso a todas as pessoas.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_38-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_38-2021.pdf</t>
   </si>
   <si>
     <t>Após ouvido o Soberano Plenário, requer a Mesa Diretora, envio de expediente a Excelentíssima Senhora Prefeita Municipal Rosane Antunes Pires Infeld e a Secretaria de Obras, solicitando a colocação de pedras britas ou cascalho, na estrada Ruites Andrioni que dá acesso à ao bairro Céu Azul.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_39-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_39-2021.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao setor de administração, que seja feito uma revitalização no piso da quadra do Ginásio da Escola Horizonte Núcleo I, também como a construção de dois banheiros no referido espaço.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/484/indicacao_40-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/484/indicacao_40-2021.pdf</t>
   </si>
   <si>
     <t>Venho através desta indicação solicitar o retorno das Atividades de Futsal de Salão no ginásio de esporte Pedro R Hilbert, também como algumas modalidades na área cultural (Grupo de dança, Karatê) especificamente os estilos que não tem contato físico, e pode ser delimitado espaço entre os participantes.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/485/indicacao_41-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/485/indicacao_41-2021.pdf</t>
   </si>
   <si>
     <t>Que seja atribuído o nome de “ACRÍZIO ANTUNES PIRES”, a Rua projetada 2, no loteamento Colina Verde, bairro Céu Azul.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_42-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_42-2021.pdf</t>
   </si>
   <si>
     <t>Que seja atribuído o nome de “AVENIDA NELCI VIEIRA SARMENTO”, a Avenida projetada, no loteamento Colina Verde, bairro Céu Azul.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/487/indicacao_43-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/487/indicacao_43-2021.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação asfáltica na Rua Governador Celso Ramos, bairro Imigrantes.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/505/indicacao_44-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/505/indicacao_44-2021.pdf</t>
   </si>
   <si>
     <t>Implantar uma Unidade Móvel integrada às Unidades de Saúde da Família do Interior, fazendo rodízio entre as comunidades.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/491/indicacao_45-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/491/indicacao_45-2021.pdf</t>
   </si>
   <si>
     <t>Após ouvido o Soberano Plenário, requer a Mesa Diretora, envio de expediente a Excelentíssima Senhora Prefeita Municipal Rosane Antunes Pires Infeld e a Secretaria Municipal de Saúde, solicitando “a necessidade do município vir a adquirir cadeirinhas de segurança e assentos elevados (bebê conforto) para o adequado transporte de crianças nos veículos pertencentes à Secretaria Municipal de Saúde ”.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/506/indicacao_46-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/506/indicacao_46-2021.pdf</t>
   </si>
   <si>
     <t>Adoção de medidas urgentes e necessárias visando o monitoramento, preservação e conservação do Parque de Eventos Beatriz Terezinha Magrinelli Lopes.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Rodrigo Almeida Pires, Carla Soares de Almeida, Élio João Maria Rodrigues, Roberto Menegaz, Sandro Surdi</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_47-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_47-2021.pdf</t>
   </si>
   <si>
     <t>Implantação de serviço de acesso à internet via Wi-Fi livre e gratuito na praça pública em frente ao paço municipal.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/507/indicacao_48-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/507/indicacao_48-2021.pdf</t>
   </si>
   <si>
     <t>Criação de programa para incentivo ao Melhoramento Genético do Rebanho de Bovinos de corte e leite.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/508/indicacao_49-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/508/indicacao_49-2021.pdf</t>
   </si>
   <si>
     <t>Reativar a biblioteca municipal, tendo como alternativa a implantação do projeto biblioteca móvel.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao_50-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao_50-2021.pdf</t>
   </si>
   <si>
     <t>Viabilização da criação de um cargo comissionado, para gestão de frotas na secretaria de obras para prevenção e manutenção das máquinas e veículos de todas as secretarias da Municipalidade.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Márcio Andrey Terra, Carla Soares de Almeida, Denir Brancalione, Élio João Maria Rodrigues, João do Nascimento, João Reginaldo Cesa, Roberto Menegaz, Rodrigo Almeida Pires, Sandro Surdi</t>
   </si>
   <si>
     <t>Melhorias nas Praças do município</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/496/indicacao_52-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/496/indicacao_52-2021.pdf</t>
   </si>
   <si>
     <t>Melhorias no campo de futebol localizado na comunidade de Volta Grande.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_53-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_53-2021.pdf</t>
   </si>
   <si>
     <t>Requerer ao poder executivo, por meio do setor responsável que solicite por meio de oficio e preenchimento de requisitos ao Ministério do Desenvolvimento Regional/Secretaria Nacional de Desenvolvimento Regional e Urbano a doação de caminhões, máquinas pesadas e/ou implementos agrícolas para o município de Zortéa.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Denir Brancalione, João do Nascimento, João Reginaldo Cesa, Márcio Andrey Terra</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/498/indicacao_54-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/498/indicacao_54-2021.pdf</t>
   </si>
   <si>
     <t>Solicitar ao poder executivo que forneça incentivo as empresas (independente do porte) que já estejam instaladas ou que venham a instalar-se em nosso município.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/499/indicacao_55-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/499/indicacao_55-2021.pdf</t>
   </si>
   <si>
     <t>Solicito a Pintura de meio fio como faixa branca na Rua Otaviano Franceschi no trecho em frente ao “Bar do Rosa”.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_56-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_56-2021.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal através da Secretaria Municipal da Saúde, participe em conjunto com os municípios de Capinzal e Ouro, da aquisição de uma ambulância UTI (Unidade de Terapia Intensiva) móvel, e interceda junto ao Governo do Estado repasse financeiro para viabilizar essa aquisição, para o transporte de pacientes dos três municípios, ficando esta vinculada ao Hospital Nossa Senhora das Dores.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Sandro Surdi, Roberto Menegaz</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_57-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_57-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam ao poder Executivo a viabilidade de não efetuar a cobrança da fatura de água do mês de maio do corrente ano.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Sandro Surdi</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_58-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_58-2021.pdf</t>
   </si>
   <si>
     <t>A possibilidade de se instalar calhas para captação de água das chuvas, bem como aquisição de caixas de água para armazenamento da mesma no Parque de Eventos Beatriz Terezinha Magrinelli Lopes, onde se realizou a feira do gado.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/503/indicacao_59-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/503/indicacao_59-2021.pdf</t>
   </si>
   <si>
     <t>Proceder regularização fundiária de imóvel público ocupado, conferindo a legitimação fundiária do imóvel urbano, lote nº 01, quadra 01, da matricula nº 14.571, com área de 502,50 m² (quinhentos e dois mil e cinquenta metros quadrados) aos seus ocupantes.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_60-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_60-2021.pdf</t>
   </si>
   <si>
     <t>Venho através deste solicitar que seja realizado um estudo pelo setor competente, a viabilidade de colocar uma lombada na Rua Tancredo Neves, no Bairro Andorinhas.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/574/indicacao_061-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/574/indicacao_061-2021.pdf</t>
   </si>
   <si>
     <t>Propor que seja instalada a Comissão Interna de Prevenção de Acidente - CIPA - no âmbito da administração municipal de Zortéa, de acordo com a norma regulamentadora NR5 do Ministério do Trabalho.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/575/indicacao_062-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/575/indicacao_062-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de concessão de uniforme escolar aos alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/576/indicacao_063-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/576/indicacao_063-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de programa que vise a retomada das atividades com o grupo de idosos/terceira idade.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/577/indicacao_064-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/577/indicacao_064-2021.pdf</t>
   </si>
   <si>
     <t>Criação de cargo e contratação de Psicólogo educacional.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Sandro Surdi, Denir Brancalione</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/578/indicacao_065-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/578/indicacao_065-2021.pdf</t>
   </si>
   <si>
     <t>A possibilidade de se instalar cisternas em todos os ambientes públicos (escolas, creches, posto saúde etc..para captação de água das chuvas).</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/579/indicacao_066-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/579/indicacao_066-2021.pdf</t>
   </si>
   <si>
     <t>Proceder à construção de um campo com área de lazer na esquina entre as Ruas Domingos Pellizzaro e Pedro Liduino Gonçalves de Menezes, no bairro Água Santa.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Roberto Menegaz, Carla Soares de Almeida, Denir Brancalione, Élio João Maria Rodrigues, João do Nascimento, João Reginaldo Cesa, Márcio Andrey Terra, Rodrigo Almeida Pires, Sandro Surdi</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/580/indicacao_067-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/580/indicacao_067-2021.pdf</t>
   </si>
   <si>
     <t>Viabilizar a aquisição de uma retroescavadeira.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_068-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_068-2021.pdf</t>
   </si>
   <si>
     <t>Propõe que seja realizada consulta pública com os moradores do loteamento Nova Zortéa, visando a discussão de uma quadra poliesportiva com cobertura na área institucional do referido loteamento e também verificar possibilidade de instalação de parque infantil e academia ao ar livre nos espaços públicos remanescentes.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/582/indicacao_069-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/582/indicacao_069-2021.pdf</t>
   </si>
   <si>
     <t>Que se instale uma lombada ou redutor de velocidade na Rua Luiz Pedron, bairro Parque das Andorinhas.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/583/indicacao_070-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/583/indicacao_070-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada da aquisição de uma bateria para a cadeira de rodas motorizada de Jair do Nascimento.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/584/indicacao_071-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/584/indicacao_071-2021.pdf</t>
   </si>
   <si>
     <t>Solicita criação de programa de saúde preventiva, voltado as crianças e adolescentes imigrantes.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_072-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_072-2021.pdf</t>
   </si>
   <si>
     <t>Seja realizada a cobertura das mangueiras do Parque de Eventos Beatriz Terezinha Magrinelli Lopes.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Rodrigo Almeida Pires, Carla Soares de Almeida, Élio João Maria Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/624/indicacao__n_073_2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/624/indicacao__n_073_2021.pdf</t>
   </si>
   <si>
     <t>Que se realize a nomeação de um funcionário do setor de obras e infraestrutura para responsabilizar-se pela administraçãi do cemitério municipal.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/625/indicacao__n_074_2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/625/indicacao__n_074_2021.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de um Bueiro e Boca de Lobo na Rua Demerval Varela, bem como um sistema de drenagem até a boca de lobo já existente.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Mateus Jung</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/626/indicacao__n_075_2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/626/indicacao__n_075_2021.pdf</t>
   </si>
   <si>
     <t>Venho através deste solicitar que seja providenciada a instalação de placas com nome das ruas no Loteamento Nova Zortéa.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/627/indicacao__n_076_2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/627/indicacao__n_076_2021.pdf</t>
   </si>
   <si>
     <t>Após ouvido o Soberano Plenário, requer a Mesa Diretira, envio de expediente a Excelentíssima Senhora Prefeira Municipal Rosane Antunes Pires Infeld e a Secretaria Municipal de Educação, solicitando "Instalação de grades de proteção internas na parte inferior das janelas das salas de aula da creche CEI Estrela do Amanhã".</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Leodir da Silva</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/628/indicacao__n_077_2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/628/indicacao__n_077_2021.pdf</t>
   </si>
   <si>
     <t>Venho através deste solicitar que seja realizado um estudo pelo setor competente, quanto a instalação de lombada na Rua Amantina de Moraes no Bairro Imigrantes, próximo a propriedade da Dona Ivanilda Kantovick, bem como a manutenção da lombada já existente na mesma rua.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/629/indicacao__n_078_2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/629/indicacao__n_078_2021.pdf</t>
   </si>
   <si>
     <t>Viabilize junto a Secretaria Municipal de Agricultura para que seja providenciada a confecção e instalação das placas de identificação dos proprietários e das comunidades na área rural do município.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Carla Soares de Almeida, Denir Brancalione, Élio João Maria Rodrigues, João do Nascimento, João Reginaldo Cesa, Márcio Andrey Terra, Roberto Menegaz, Rodrigo Almeida Pires, Sandro Surdi</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/630/indicacao__n_079_2021_ok.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/630/indicacao__n_079_2021_ok.pdf</t>
   </si>
   <si>
     <t>Solicitamos "a chefe do Poder Executivo que através da Secretaria de Esportes, Secretaria de Educação e Diretoria de Cultura que institua projeto de Lei para dar apoio e incentivo ao desenvolvimento e valorização do esporte e da cultura dos cidadãos de nosso município, sejam individuais e/ou coletivos.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/509/projeto_01-2021_complementar.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/509/projeto_01-2021_complementar.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO À LEI COMPLEMENTAR Nº 030/2021, EXTINGUE E CRIA SECRETARIAS MUNICIPAIS, ADEQUA A ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE ZORTÉA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/598/proj.com.002-ok.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/598/proj.com.002-ok.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE AGENTE DE CONTROLE E COMBATE ÀS ENDEMIASA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/599/proj.com.003-ok.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/599/proj.com.003-ok.pdf</t>
   </si>
   <si>
     <t>ACRESCFENTA PARÁGRAFO NO ARTIGO 91 DA LEI COMPLEMENTAR Nº 036/2019 QUE INSTITUI A REVISÃO DA LEI DE PARCELAMENTO, USO E OCUPAÇÃO DO SOLO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/510/proj.lei.legis.002.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/510/proj.lei.legis.002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CESSÃO DE SERVIDORA PÚBLICA MUNICIPAL AO ESTADO DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/511/projeto_03-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/511/projeto_03-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PAGAMENTO DE DESPESA DO EXERCÍCIO ANTERIOR.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>PRORROGA POR CENTO E OITENTA DIAS OS EFEITOS DA LEI COMPLEMENTAR 039/2020 DE 09 DE DEZEMBRO DE 2020 QUE PRORROGOU A VIGÊNCIA DA LEI COMPLEMENTAR Nº 038/2019 DE 26 DE DEZEMBRO DE 2019, QUE CRIA DOIS CARGOS TEMPORÁRIOS DE BALSEIRO POR EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/513/projeto_05-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/513/projeto_05-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE SERVIÇOS DE CONSERVAÇÃO E MANUTENÇÃO EM DUAS ESTRADAS RURAIS SITUADAS FORA DOS LIMITES TERRITORIAIS DO MUNICÍPIO DE ZORTÉA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/514/projeto_06-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/514/projeto_06-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR O TRANSPORTE ESCOLAR DE ALUNA RESIDENTE ALÉM DO LIMITE TERRITORIAL DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/515/projeto_07-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/515/projeto_07-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL (CACS), DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO (FUNDEB), EM CONFORMIDADE COM O ARTIGO 212-A DA CONSTITUIÇÃO FEDERAL E REGULAMENTADO NA FORMA DA LEI FEDERAL Nº 14.113, DE 25 DE DEZEMBRO DE 2020.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/516/projeto_08-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/516/projeto_08-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR SERVIÇOS DE TERRAPLANAGEM EM PROPRIEDADES PARTICULARES DO MUNICÍPIO DE ZORTÉA EM FORMA DE INCENTIVO AO PRODUTOR RURAL.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/517/projeto_09-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/517/projeto_09-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO E DOS SUBSÍDIOS DOS AGENTES PÚBLICOS MUNICIPAIS DOS PODERES EXECUTIVO E LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/518/projeto_10-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/518/projeto_10-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A GESTÃO ASSOCIADA DO SERVIÇO PÚBLICO DE LICENCIAMENTO E FISCALIZAÇÃO AMBIENTAL NOS TERMOS DO ACORDO DE COOPERAÇÃO TÉCNICA FIRMADO ENTRE OS MUNICÍPIOS DE ABDON BATISTA, BRUNÓPOLIS, CAMPOS NOVOS, CELSO RAMOS, MONTE CARLO, VARGEM E ZORTÉA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/519/projeto_11-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/519/projeto_11-2021.pdf</t>
   </si>
   <si>
     <t>EXTINGUE O CARGO DE AGENTE DE COMBATE À DENGUE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/520/projeto_12-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/520/projeto_12-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/521/projeto_13-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/521/projeto_13-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PAGAMENTO DE DESPESAS DO EXERCÍCIO ANTERIOR.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/522/projeto_14-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/522/projeto_14-2021.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES E AUTORIZA O INGRESSO DO MUNICÍPIO DE ZORTÉA AO CONSÓRCIO INTERMUNICIPAL DE SAÚDE - CIS/AMURES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/523/projeto_15-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/523/projeto_15-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EFETUAR DESPESAS COM O HOSPITAL NOSSA SENHORA DAS DORES, EXCLUSIVAMENTE PARA ATENDIMENTO AOS PACIENTES COM CORONAVÍRUS - COVID-19.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/524/projeto_16-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/524/projeto_16-2021.pdf</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/525/projeto_17-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/525/projeto_17-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DA TAXA MÍNIMA REFERENTE AO FORNECIMENTO DE ÁGUA NOS MESES DE MAIO E JUNHO DE 2021.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/526/projeto_18-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/526/projeto_18-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI MUNICIPAL Nº 661-2021, QUE AUTORIZOU A CONCESSÃO DE REVISÃO GERAL ANUAL EM 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/527/projeto_19-2021-1.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/527/projeto_19-2021-1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE DESPESAS DE FUNERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/528/projeto_20-2021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/528/projeto_20-2021.pdf</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/586/proj.021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/586/proj.021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE PENSÃO POR MORTE À FILHA DO SERVIDOR RAMIRES MASSON.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/587/proj.022.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/587/proj.022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DA TAXA MINIMA REFERENTE AO FORNEWCIMENTO DE AGUA DOS MESES DE JULHO E AGOSTO DE 2021E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/588/proj.023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/588/proj.023.pdf</t>
   </si>
   <si>
     <t>DIPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2022 A 2025.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/589/proj.024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/589/proj.024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/590/proj.025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/590/proj.025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS INSTITUIÇÕES BANCÁRIAS REALIZAREM AS INSTALAÇÕES DE BIOMBOS, TAPUMES OU ESTRUTURAS SIMILARES NOS LOCAIS DE ATENCIMENTO AO PÚBLICO NO MUNICÍPIO DE ZORTÉA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/595/proj.026.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/595/proj.026.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 4º DA LEI MUNICIPAL Nº 0489/2014 QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DO IDOSO.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/596/proj.027.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/596/proj.027.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/597/proj.028.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/597/proj.028.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REALIZAÇÃO DE DESPESA COM O CUSTEIO DA CONFRATERNIZAÇÃO DOS PROFESSORES E DEMAIS SERVIDORES DA SECRETARIA DE EDUCAÇÃO ALUSIVA AO DIA DO PROFESSOR.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/591/proj.leg001-ok.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/591/proj.leg001-ok.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUAS PROJETADAS DO LOTEAMENTO COLINA VERDAQE, BAIRRO CÉU AZUL, LOCALIZADO NO PERÍMETRO URBANO DO MUNICÍPIO DE ZORTÉA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/592/proj.leg002-ok.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/592/proj.leg002-ok.pdf</t>
   </si>
   <si>
     <t>RETIFICA A DENOMINAÇÃO DA RUA DORIVAL TERRA DOS SANTOS, BAIRRO CÉU AZUL.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/593/projeto_de_lei_legislativo_-_no_003_-__arvore.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/593/projeto_de_lei_legislativo_-_no_003_-__arvore.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A ARAUCÁRIA COMO A ÁRVORE SÍMBOLO DO MUNICÍPIO DE ZORTÉA”.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/594/projeto_de_lei_legislativo_no_004_-_flor.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/594/projeto_de_lei_legislativo_no_004_-_flor.pdf</t>
   </si>
   <si>
     <t>INSTITUI O LÍRIO LARANJA (LILIUM BULBIFERUM) COMO FLOR SÍMBOLO DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/467/requerimento_n002.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/467/requerimento_n002.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Executivo deste município, uma apresentação de recursos que ficaram disponíveis da administração anterior para a Administração atual, dentro destes recursos uma relação de convênios e investimentos em obras especificas, também a solicitação do levantamento de verbas de recursos livres.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/468/requerimento_n003.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/468/requerimento_n003.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo deste município, uma cópia das notas fiscais dos materiais escolares e também dos produtos de limpeza, que foram adquiridas pela Secretaria de Educação e fornecidas as escolas do município no ano de 2020.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/469/requerimento_n004.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/469/requerimento_n004.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo deste município, cópia das notas fiscais de prestação de serviço da referida empresa: Razão social Adelir Ferreira do Amaral Junior, CNPJ: 27.146.309/0001-40, no ano de 2016 a 2020.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/470/requerimento_n005.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/470/requerimento_n005.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo deste município relação de compras que foram realizadas pela prefeitura municipal ou setores da administração no ano de 2016 a 2020 na seguinte Empresa, Razão Social: Rosemar Aparecida Susin Cesa, CNPJ: 07.895.077/0001-16.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1762,68 +1762,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/441/indicacao_n001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/442/indicacao_n002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/443/indicacao_n003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/444/indicacao_n004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/445/indicacao_n005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/446/indicacao_n006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/447/indicacao_n007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_n008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/449/indicacao_n009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_n010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/451/indicacao_n011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/452/indicacao_n012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/453/indicacao_n013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/454/indicacao_n014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_n015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_n016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/457/indicacao_n017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/458/indicacao_n018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/459/indicacao_n019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/460/indicacao_n020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/461/indicacao_n021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_n022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/463/indicacao_n023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/464/indicacao_n024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/465/indicacao_n025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/466/indicacao_n026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/472/indicacao_28-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/473/indicacao_29-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/474/indicacao_30-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/475/indicacao_31-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/476/indicacao_32-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/477/indicacao_33-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/478/indicacao_34-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/479/indicacao_35-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/480/indicacao_36-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/481/indicacao_37-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_38-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_39-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/484/indicacao_40-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/485/indicacao_41-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_42-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/487/indicacao_43-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/505/indicacao_44-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/491/indicacao_45-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/506/indicacao_46-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_47-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/507/indicacao_48-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/508/indicacao_49-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao_50-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/496/indicacao_52-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_53-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/498/indicacao_54-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/499/indicacao_55-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_56-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_57-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_58-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/503/indicacao_59-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_60-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/574/indicacao_061-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/575/indicacao_062-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/576/indicacao_063-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/577/indicacao_064-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/578/indicacao_065-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/579/indicacao_066-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/580/indicacao_067-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_068-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/582/indicacao_069-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/583/indicacao_070-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/584/indicacao_071-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_072-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/624/indicacao__n_073_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/625/indicacao__n_074_2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/626/indicacao__n_075_2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/627/indicacao__n_076_2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/628/indicacao__n_077_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/629/indicacao__n_078_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/630/indicacao__n_079_2021_ok.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/509/projeto_01-2021_complementar.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/598/proj.com.002-ok.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/599/proj.com.003-ok.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/510/proj.lei.legis.002.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/511/projeto_03-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/513/projeto_05-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/514/projeto_06-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/515/projeto_07-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/516/projeto_08-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/517/projeto_09-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/518/projeto_10-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/519/projeto_11-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/520/projeto_12-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/521/projeto_13-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/522/projeto_14-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/523/projeto_15-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/524/projeto_16-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/525/projeto_17-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/526/projeto_18-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/527/projeto_19-2021-1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/528/projeto_20-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/586/proj.021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/587/proj.022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/588/proj.023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/589/proj.024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/590/proj.025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/595/proj.026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/596/proj.027.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/597/proj.028.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/591/proj.leg001-ok.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/592/proj.leg002-ok.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/593/projeto_de_lei_legislativo_-_no_003_-__arvore.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/594/projeto_de_lei_legislativo_no_004_-_flor.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/467/requerimento_n002.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/468/requerimento_n003.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/469/requerimento_n004.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/470/requerimento_n005.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/441/indicacao_n001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/442/indicacao_n002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/443/indicacao_n003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/444/indicacao_n004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/445/indicacao_n005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/446/indicacao_n006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/447/indicacao_n007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_n008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/449/indicacao_n009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_n010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/451/indicacao_n011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/452/indicacao_n012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/453/indicacao_n013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/454/indicacao_n014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_n015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_n016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/457/indicacao_n017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/458/indicacao_n018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/459/indicacao_n019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/460/indicacao_n020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/461/indicacao_n021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_n022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/463/indicacao_n023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/464/indicacao_n024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/465/indicacao_n025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/466/indicacao_n026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/472/indicacao_28-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/473/indicacao_29-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/474/indicacao_30-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/475/indicacao_31-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/476/indicacao_32-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/477/indicacao_33-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/478/indicacao_34-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/479/indicacao_35-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/480/indicacao_36-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/481/indicacao_37-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_38-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_39-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/484/indicacao_40-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/485/indicacao_41-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_42-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/487/indicacao_43-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/505/indicacao_44-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/491/indicacao_45-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/506/indicacao_46-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_47-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/507/indicacao_48-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/508/indicacao_49-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao_50-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/496/indicacao_52-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_53-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/498/indicacao_54-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/499/indicacao_55-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_56-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_57-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_58-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/503/indicacao_59-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_60-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/574/indicacao_061-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/575/indicacao_062-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/576/indicacao_063-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/577/indicacao_064-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/578/indicacao_065-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/579/indicacao_066-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/580/indicacao_067-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_068-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/582/indicacao_069-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/583/indicacao_070-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/584/indicacao_071-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_072-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/624/indicacao__n_073_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/625/indicacao__n_074_2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/626/indicacao__n_075_2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/627/indicacao__n_076_2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/628/indicacao__n_077_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/629/indicacao__n_078_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/630/indicacao__n_079_2021_ok.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/509/projeto_01-2021_complementar.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/598/proj.com.002-ok.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/599/proj.com.003-ok.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/510/proj.lei.legis.002.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/511/projeto_03-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/513/projeto_05-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/514/projeto_06-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/515/projeto_07-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/516/projeto_08-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/517/projeto_09-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/518/projeto_10-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/519/projeto_11-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/520/projeto_12-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/521/projeto_13-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/522/projeto_14-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/523/projeto_15-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/524/projeto_16-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/525/projeto_17-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/526/projeto_18-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/527/projeto_19-2021-1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/528/projeto_20-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/586/proj.021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/587/proj.022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/588/proj.023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/589/proj.024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/590/proj.025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/595/proj.026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/596/proj.027.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/597/proj.028.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/591/proj.leg001-ok.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/592/proj.leg002-ok.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/593/projeto_de_lei_legislativo_-_no_003_-__arvore.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/594/projeto_de_lei_legislativo_no_004_-_flor.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/467/requerimento_n002.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/468/requerimento_n003.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/469/requerimento_n004.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2021/470/requerimento_n005.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H118"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="168.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>