--- v0 (2025-10-20)
+++ v1 (2026-04-19)
@@ -54,1096 +54,1096 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Sandro Surdi</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/676/001.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/676/001.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo para efetuar a manutenção na Rua Moacir Almeida no Bairro Andorinhas.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/677/002.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/677/002.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder executivo a instalação de novos pontos de iluminação pública na Rua Tancredo Neves.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/678/003.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/678/003.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através das secretarias competentes, crie um programa/sistema que permita o controle da população animal._x000D_
 Para que o sistema permita a necessária castração, bem como possa impor penalidade ao tutor e o mesmo seja responsabilizado em eventuais maus tratos ou abandono.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Élio João Maria Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/679/004.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/679/004.pdf</t>
   </si>
   <si>
     <t>Melhorias na estrutura e equipamentos da academia ao ar livre localizada no pátio do terminal rodoviário do município.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/680/005.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/680/005.pdf</t>
   </si>
   <si>
     <t>Melhorias na estrutura e nos brinquedos do parque infantil, localizado no pátio do terminal rodoviário do município.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/681/006.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/681/006.pdf</t>
   </si>
   <si>
     <t>Volta de atendimento médico ao menos uma vez no mês nas comunidades do interior do município.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/682/007.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/682/007.pdf</t>
   </si>
   <si>
     <t>Volta do atendimento médico na unidade de atendimento do Bairro Nova Zortéa.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/723/008.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/723/008.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder executivo a adequação de espaço com cobertura para estacionamento e conservação da frota de transporte escolar do município, junto ao pátio do Grupo Escolar Municipal Horizonte Núcleo II.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/724/009.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/724/009.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a organização de um Campeonato Aberto de Futsal Feminino.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Márcio Andrey Terra</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/683/010.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/683/010.pdf</t>
   </si>
   <si>
     <t>“URGÊNCIA PARA PERFURAÇÃO DE POÇO ARTESIANO NA COMUNIDADE DE VOLTA GRANDE.”</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/684/011.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/684/011.pdf</t>
   </si>
   <si>
     <t>“MELHORIAS NA ESTRUTURA DO CALÇAMENTO DA RUA ÂNTONIO FERREIRA DA LOPES”</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/685/012.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/685/012.pdf</t>
   </si>
   <si>
     <t>“COMPRA DE ONIBUS PARA REALIZAÇÃO DE TRANSPORTE DE CRIANÇAS DA CRECHE”</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/686/013.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/686/013.pdf</t>
   </si>
   <si>
     <t>“INSTALAÇÃO DE INTERFONE, CAMPAINHA E CÂMERA DE SEGURANÇA NO CENTRO DE EDUCAÇÃO INFANTIL ESTRELA DO AMANHÃ. ”</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Rodrigo Almeida Pires</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/687/014.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/687/014.pdf</t>
   </si>
   <si>
     <t>Criação do “Programa Jovem Aprendiz” no Município de Zortéa, em parceria com o comércio e prestadores local.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/</t>
+    <t>http://sapl.zortea.sc.leg.br/media/</t>
   </si>
   <si>
     <t>“CRIAÇÃO DE SALA COM COMPUTADOR, IMPRESSORA, ACESSO A INTERNET E COM SERVIDOR PUBLICO HABILITADO PARA EMISSÃO DE NOTAS FISCAIS ELETRONICAS A PRODUTORES RURAIS.”</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/689/016.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/689/016.pdf</t>
   </si>
   <si>
     <t>“SOLICITA AO PODER EXECUTIVO MUNICIPAL, E SETOR COMPETENTE, A POSSIBILIDADE EM PROGRAMAÇÃO DE SERVIÇO DE MELHORIAS COMO CASCALHAMENTO, PATROLAMENTO, DRENAGEM, NA ESTRADA PRINCIPAL DA LINHA VOLTA GRANDE, BEM COMO EM TODOS OS ACESSOS DE PROPRIEDADES QUE NECESSITEM MANUTENÇÃO. ”</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/690/017.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/690/017.pdf</t>
   </si>
   <si>
     <t>“CONSTRUÇÃO DE UMA CRECHE NO LOTEAMENTO NOVA ZORTÉA. ”</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/691/018.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/691/018.pdf</t>
   </si>
   <si>
     <t>“CONSTRUÇÃO DE UMA GUARITA NO ENCONTRO DA RUA DOMINGOS PELIZZARO COM A RUA ANTONIO ZORTÉA PRIMO, BAIRRO CONCEIÇÃO. ”</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/692/019.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/692/019.pdf</t>
   </si>
   <si>
     <t>“CONSTRUÇÃO DE TREVO NA ENTRADA DA COMUNIDADE DO PONTÃO, NA SC 390. ”</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/693/020.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/693/020.pdf</t>
   </si>
   <si>
     <t>“ BRITAGEM DOS PASSEIOS QUE NÃO POSSUAM PAVIMENTO. ”</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>João Reginaldo Cesa</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/694/021.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/694/021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, que através da secretaria de esporte municipal, criação de um Campeonato Aberto de Futebol de Campo Masculino (interbairros), na categoria Livre e Juvenil.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/695/022.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/695/022.pdf</t>
   </si>
   <si>
     <t>“Pavimentação Rural (parceria público privada) parceria com produtores rurais”</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/696/023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/696/023.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado um estudo com equipe técnica da AMPLASC, objetivando reduzir o risco de alagamento devido ao transbordo do Rio dos Porcos e afluentes.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/697/024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/697/024.pdf</t>
   </si>
   <si>
     <t>Criação de programa que incentive os proprietários de terrenos rurais, a realizarem limpeza das faixas do terreno que estejam em confronto com as principais estradas de acesso. ”</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/698/025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/698/025.pdf</t>
   </si>
   <si>
     <t>Encaminhar pedido a empresa responsável, que realize mudanças dos fios telefônicos localizados na área de acesso ao município.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/699/026.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/699/026.pdf</t>
   </si>
   <si>
     <t>Realizar serviço de contenção no barranco em frente ao Grupo Escolar Horizonte Núcleo II.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/700/027.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/700/027.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na segurança da ponte do 	Quito na Rua Alceu Bortoli, com a manutenção e colocação de "guarda corpo” ou corrimão.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Carla Soares de Almeida, Denir Brancalione, Élio João Maria Rodrigues, João do Nascimento, João Reginaldo Cesa, Márcio Andrey Terra, Roberto Menegaz, Rodrigo Almeida Pires, Sandro Surdi</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/701/028.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/701/028.pdf</t>
   </si>
   <si>
     <t>Construção de ÁREA DE LAZER com campo de futebol suíço, quadra de areia e parque infantil no Loteamento Nova Zortéa.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/702/029.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/702/029.pdf</t>
   </si>
   <si>
     <t>Instalação de Lixeira de maior tamanho no início da quadra do cemitério municipal, sentido interior.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/725/030.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/725/030.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma lombada ou redutor de velocidade na Rua José Protásio Magrinelli, Bairro Conceição, cuja definição do ponto de implantação deverá ser definida pela comissão de trânsito, polícia militar e os moradores da rua.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/726/031.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/726/031.pdf</t>
   </si>
   <si>
     <t>Construção de campo de futebol suíço municipal.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/727/032.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/727/032.pdf</t>
   </si>
   <si>
     <t>Construção de Estátua de Santa Catarina com 5 metros de Altura, nas proximidades da Igreja Católica.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Carla Soares de Almeida, Élio João Maria Rodrigues, João do Nascimento, João Reginaldo Cesa, Márcio Andrey Terra, Roberto Menegaz, Rodrigo Almeida Pires, Sandro Surdi</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/703/033.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/703/033.pdf</t>
   </si>
   <si>
     <t>Melhorias na estrutura da ponte na Rua Amantina Antunes de Moraes.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Carla Soares de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/704/034.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/704/034.pdf</t>
   </si>
   <si>
     <t>Sugere a administração municipal, que construa banheiros no Centro de Eventos Beatriz Lopes.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/705/035.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/705/035.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO EM CONJUNTO COM A SECRETARIA DE OBRAS E INFRAESTRUTURA, FAÇA A RECUPERAÇÃO DA ESTRADA QUE LIGA O BAIRRO IMIGRANTES AO BAIRRO NOVA ZORTÉA E A COMUNIDADE DO AGUDO. ”</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Denir Brancalione</t>
   </si>
   <si>
     <t>“REALIZAÇÃO DE MELHORIAS NAS RUAS JOSÉ PROTÁZIO MAGRINELLI E JOÃO MILESKI NO BAIRRO CONCEIÇÃO. ”</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/707/037.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/707/037.pdf</t>
   </si>
   <si>
     <t>“REALIZAÇÃO DE MELHORIAS NA PAVIMENTAÇÃO ASFÁLTICA DA RUA DOMINGOS DE PAOLI. ”</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/708/038.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/708/038.pdf</t>
   </si>
   <si>
     <t>“ CRIAÇÃO DE AULAS DE ITALIANO PARA TODA COMUNIDADE ZORTEENSE. ”</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/709/039.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/709/039.pdf</t>
   </si>
   <si>
     <t>“REALIZAÇÃO DE ARBORIZAÇÃO URBANA NOS LOTEAMENTOS JARDIM DAS HORTÊNCIA E COLINA VERDE E REPOSIÇÃO DAS ÁRVORES NAS RUAS ARTHUR ADOLFO SANTOS E ANTÔNIO ZORTÉA PRIMO. ”</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/710/040.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/710/040.pdf</t>
   </si>
   <si>
     <t>“SE PROVIDENCIE A INSTALAÇÃO DE UMA LOMBADA, NA PRIMEIRA RUA DE ACESSO AS CHÁCARAS NAS PROXIMIDADES DA CHÁCARA DO SENHOR EDSON MACIEL.”</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/711/041.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/711/041.pdf</t>
   </si>
   <si>
     <t>CRIAR ÓRGÃO DE DEFESA AO CONSUMIDOR (PROCON) NO MUNICÍPIO DE ZORTÉA</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/712/042.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/712/042.pdf</t>
   </si>
   <si>
     <t>“SOLICITAR AO PODER EXECUTIVO QUE CRIE LEI PARA NORMATIZAR CONSTRUÇÕES MODULARES EM NOSSO MUNICÍPIO. ”</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/713/043.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/713/043.pdf</t>
   </si>
   <si>
     <t>“CRIAÇÃO DE UMA CRECHE OU SALA DE ACOLHIMENTO PARA IDOSOS MUNICIPAL. ”</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/714/044.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/714/044.pdf</t>
   </si>
   <si>
     <t>“INSTALAÇÃO DE PLACAS QUE INDIQUEM A LOCALIZAÇÃO DAS COMUNIDADES DO INTERIOR E RESPECTIVA DISTÂNCIA”</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/715/045.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/715/045.pdf</t>
   </si>
   <si>
     <t>“INSTALAÇÃO DE PLACAS DE TRÂNSITO NA BIFURCAÇÃO QUE DÁ ACESSO AS COMUNIDADES DE TRÊS PORTEIRAS/POUSO ALTO E PASSO RASO/ VOLTA GRANDE.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Denir Brancalione, João do Nascimento, João Reginaldo Cesa</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/716/046.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/716/046.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, QUE ATRAVÉS DA SECRETARIA DE ESPORTE MUNICIPAL, ESTUDE A POSSIBILIDADE DE EMPRÉSTIMO DO GINÁSIO A ACADEMIA DE ARTES MARCIAIS PARA REALIZAÇÃO DE EVENTO NO MÊS DE OUTUBRO.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/717/047.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/717/047.pdf</t>
   </si>
   <si>
     <t>“INSTALAÇÃO DE SISTEMA DE SOM E IMAGEM NA UNIDADE DE SAÚDE MUNICIPAL. “</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/728/048.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/728/048.pdf</t>
   </si>
   <si>
     <t>“SOLICITA AO PODER EXECUTIVO MUNICIPAL, E SETOR COMPETENTE, A POSSIBILIDADE DE REFORMA NO BUEIRO NA ESTRADA QUE DA ACESSO A LOCALIDADE DE CAPÃO REDONDO ATRAVÉS DA COMUNIDADE DA FAZENDA SANTO ANTONIO/ CAPINZAL-SC.”</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/718/049.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/718/049.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO EM CONJUNTO COM A SECRETARIA DE OBRAS E INFRAESTRUTURA, FAÇA A RECUPERAÇÃO DA RUA MIRO PINHEIRO, BEM COMO, A INSTALAÇÃO DE TUBULAÇÃO NO TRECHO FINAL DA RUA”.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/719/050.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/719/050.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACAS COM NOME DAS RUAS NOS BAIRROS CÉU AZUL E COLINA VERDE.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/720/051.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/720/051.pdf</t>
   </si>
   <si>
     <t>“CRIAÇÃO DE CURSOS PROFISSIONALIZANTES PARA MANEJO NA BOVINOCULTURA DE LEITE, SUINOCULTURA E AVICULTURA. ”</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/729/052.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/729/052.pdf</t>
   </si>
   <si>
     <t>“ CONSTRUÇÃO DE NOVA SEDE AO CLUBE DE MÃES DO MUNICÍPIO DE ZORTÉA. ”</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/721/053.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/721/053.pdf</t>
   </si>
   <si>
     <t>“CONSTRUÇÃO DE LOMBADA OU FAIXA ELEVADA NA RUA PEDRO LÍDUÍNO GONÇALVES DE MENEZES, BAIRRO CONCEIÇÃO. ”</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/722/054.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/722/054.pdf</t>
   </si>
   <si>
     <t>“CRIAÇÃO DE PROGRAMA DE DISTRIBUIÇÃO DE CAMA DE AVES PARA AGRICULTURA FAMILIAR. ”</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>PS</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/735/projeto_de_lei_no_031-2023_atualizado.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/735/projeto_de_lei_no_031-2023_atualizado.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA NOMENCLATURA DO CARGO DE AUXILIAR DE PROFESSOR PARA PROFISSIONAL DE APOIO EDUCACIONAL E A TRANSPOSIÇÃO DO CARGO DA LEI COMPLEMENTAR Nº 028/2015 PARA A LEI ORDINÁRIA Nº 484/2014 COM CRIAÇÃO DE NOVAS VAGAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/742/projeto_de_lei_no_039-2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/742/projeto_de_lei_no_039-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL (CAIXA) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>CRIA O CARDO DE ATENDENTE DE FARMÁCIA E ALTERA O ANEXO I DA LEI Nº 484/2014 QUE DISPÕE SOBRE O QUADRO DE PESSOAL E PLANO DE CARGOS E SALÁRIOS DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/648/projeto_de_lei_002_2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/648/projeto_de_lei_002_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ZORTÉA A EFETUAR DESPESAS E FIRMAR TERMO DE FOMENTO COM A ASSOCIAÇÃO DOS ACADÊMICOS DE ZORTÉA - AEAZ.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/649/projeto_de_lei_003_2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/649/projeto_de_lei_003_2023.pdf</t>
   </si>
   <si>
     <t>RETIFICA A LEI MUNICIPAL Nº 713/2022 QUE AUTORIZA O MUNICÍPIO A REALIZAR DOAÇÃO DE IMÓVEIS AOS MORADORES ATINGIDOS POR ENCHENTE DO ANO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/650/projeto_de_lei_004_2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/650/projeto_de_lei_004_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PISO SALARIAL DO CARGO DE AGENTE DE CONTROLE E COMBATE ÀS ENDEMIAS, ALTERA COM AS ADEQUAÇÕES NECESSÁRIAS A LEI MUNICIPAL Nº 041/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/651/projeto_de_lei_005_2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/651/projeto_de_lei_005_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/652/projeto_de_lei_006_2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/652/projeto_de_lei_006_2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE \RECUPERAÇÃO FISCAL (REFIS) NO MUNICÍPIO DE ZORTÉA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/655/projeto_de_lei_007_2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/655/projeto_de_lei_007_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO A PAGAR FUNÇÃO GRAYIFICADATEMPORÁRIA E EXTRAORDINÁRIA AO SERVIDOR PÚBLICO MUNICIPAL EFETIVO OCUPNTE DO CARGO DE CONTADOR.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/656/projeto_de_lei_08_2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/656/projeto_de_lei_08_2023.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A ESTRUTURA E O FUNCIONAMENTRO DO CONSELHO TULETAR DE ZORTEA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/657/correcao_projeto_de_lei_09_2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/657/correcao_projeto_de_lei_09_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES E DOS SUBSÍDIOS DOS AGENTES PÚBLICOS MUNICIPAIS DOS PODERES EXECUTIVO E LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/658/projeto_de_lei_no_010_2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/658/projeto_de_lei_no_010_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O  PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/659/projeto_de_lei_no_011_2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/659/projeto_de_lei_no_011_2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI O ADICIONAL DE ATIVIDADE DESENVOLVIDA EM REGIME DE PLANTÃO AOS CONSELHEIROS TUTELARES DO MUNICÍPIO DE ZORTÉA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/660/projeto_de_lei_no_012_2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/660/projeto_de_lei_no_012_2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE UM DIA DE FOLGA AO SERVIDOR PÚBLICO NO DIA DO SEU ANIVERSÁRIO, SEM PREJUÍZO DOS SEUS VENCIMENTOS</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/661/projeto_de_lei_013-2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/661/projeto_de_lei_013-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI Nº 653/2020 DE 28 DE DEZEMBRO DE 2020 QUE AUTORIZA O MUNICÍPIO DE ZORTÉA A ADQUIRIR IMÓVEL PARTICULAR ATINGIDO POR ENCHENTE E QUE NÃO FOI OBJETO DE PERMUTA COMO OS DEMAIS ATINGIDOS.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/662/projeto_de_lei_014-2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/662/projeto_de_lei_014-2023.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE PSICÓLOGO EDUCACIONAL E ALTERA O ANEXO I DA LEI Nº 484/2014, QUE DISPÕE SOBRE O QUADRO DE PESSOAL E PLANO DE CARGOS E SALÁRIOS DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/663/projeto_de_lei_015-2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/663/projeto_de_lei_015-2023.pdf</t>
   </si>
   <si>
     <t>INCORPORA OS ADICIONAIS DENOMINADOS DE REGÊNCIA DE TURMA E PRÊMIO ASSUDUIDADE AO VENCIMENTO BÁSICO DOS PROFESSORES DO QUADRO DE PESSOAL DO MUNICÍPIO DE ZAORTÉA, E ESTABELECE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/664/projeto_de_lei_016-2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/664/projeto_de_lei_016-2023.pdf</t>
   </si>
   <si>
     <t>EFETUA A TRANSPOSIÇÃO DO CARGO DE AGENTE EDUCACIONAL DA LEI COMPLEMENTAR Nº 028/2015 PARA A LEI ORDINÁRIA Nº 484/2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/665/projeto_de_lei_no_017-2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/665/projeto_de_lei_no_017-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM CESSÃO DE USO GRATUITA, PARTE DE IMÓVEL PARTICULAR ONDE ESTÁ SITUADO O PARQUE DE RODEIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/666/projeto_de_lei_no_018-2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/666/projeto_de_lei_no_018-2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REGULAMENTAÇÃO, CONCESSÃO E COFINANCIAMENTO DOS BENEFÍCIOS EVENTUAIS NO ÂMBITO DA POLÍTICA PÚBLICA MUNICIPAL DE ASSISTÊNCIA SOCIAL".</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/667/projeto_de_lei_no_019-2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/667/projeto_de_lei_no_019-2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR."</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/668/projeto_de_lei_no_020-2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/668/projeto_de_lei_no_020-2023.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 485/2014 DE 09 DE ABRIL DE 2014 QUE DISPÕE SOBRE A ORGANIZAÇÃO DA POLÍTICA E DO SISTEMA ÚNICO DE ASSITÊNCIA SOCIAL DO MUNICÍPIO DE ZORTÉA."</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/669/projeto_de_lei_no_021-2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/669/projeto_de_lei_no_021-2023.pdf</t>
   </si>
   <si>
     <t>"CRIA UMA VAGA PARA O CARGO DE FISIOTERAPEUTA E ALTERA O ANEXO I DA LEI Nº 484/2014 QUE DISPÕE SOBRE O QUADRO DE PESSOAL E PLANO DE CARGOS E SALÁRIOS DA ADMINISTRAÇAO DIRETA DO MUNICÍPIO DE ZORTÉA"</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/670/projeto_de_lei_no_022-2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/670/projeto_de_lei_no_022-2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO SISTEMA MUNICIPAL DE CULTURA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/671/projeto_de_lei_no_023-2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/671/projeto_de_lei_no_023-2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR TRANSPORTE ESCOLAR DE ALUNO QUE FREQUENTA A APAE E RESIDE ALÉM DO LIMITE TERRITORIAL DO MUNICÍPIO DE ZORTÉA"</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/672/projeto_de_lei_n_024-2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/672/projeto_de_lei_n_024-2023.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A TRANSMISSÃO AO VIVO E VIA INTERNET DAS LICITAÇÕES DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/673/projeto_de_lei_n_025-2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/673/projeto_de_lei_n_025-2023.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ANEXO IV DA LEI N° 484/2014 QUE DISPÕE SOBRE O CARGO O QUADRO DE PESSOAL E PLANO DE CARGOS E SALÁRIOS DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ZORTÉA".</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/674/projeto_de_lei_no_026-2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/674/projeto_de_lei_no_026-2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR"</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/675/projeto_de_lei_no_027-2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/675/projeto_de_lei_no_027-2023.pdf</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/730/projeto_de_lei_no_028-2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/730/projeto_de_lei_no_028-2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA 2024 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/731/projeto_de_lei_no_029-2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/731/projeto_de_lei_no_029-2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PAGAMENTO DE DESPESAS DE FUNERAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/732/projeto_de_lei_n_030-2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/732/projeto_de_lei_n_030-2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO A CUSTEAR REFORMA HABITACIONAL EM RESIDÊNCIA PARTICULAR PARA GARANTIR A ACESSIBILIDADE DOS MORADORES".</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/733/projeto_de_lei_no_031-2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/733/projeto_de_lei_no_031-2023.pdf</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/734/projeto_de_lei_no_032-2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/734/projeto_de_lei_no_032-2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A REALIZAÇÃO DE DESPESA COM O CUSTEIO DA CONFRATERNIZAÇÃO DOS PROFESSORES E DEMAIS SERVIDORES DA SECRETARIA DE EDUCAÇÃO ALUSIVA AO DIA DO PROFESSOR".</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/736/projeto_de_lei_no_033-2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/736/projeto_de_lei_no_033-2023.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA PROJETO DE LEI ORÇAMENTÁRIA ANUAL PARA 2024</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/737/projeto_de_lei_no_034-2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/737/projeto_de_lei_no_034-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ZORTÉA JURO ZERO</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/738/projeto_de_lei_no_035-2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/738/projeto_de_lei_no_035-2023.pdf</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/740/projeto_de_lei_no_037-2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/740/projeto_de_lei_no_037-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE DESPESAS DE FUNERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/741/projeto_de_lei_no_038-2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/741/projeto_de_lei_no_038-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO TRIBUTÁRIA AOS BENEFICIÁRIOS DOS PROGRAMAS DE HABITAÇÃO DE INTERESSE SOCIAL CUSTEADOS PELAS FONTES DE RECURSOS INDICADAS NO ART. 6º, INCISO I A IV. DA MP. 1.162/2023 (LEI Nº 14.620).</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/743/projeto_de_lei_no_040-2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/743/projeto_de_lei_no_040-2023.pdf</t>
   </si>
   <si>
     <t>RATIFICA ALTERAÇÃO DO PROTOCOLO DE INTENÇÕES, CONVOLADO EM CONTRATO DE CONSÓRCIO PÚBLICO, DO CONSÓRCIO INTERMUNICIPAL DE SANEAMENTO AMBIENTAL - CISAM MEIO OESTE NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/744/projeto_de_lei_no_040-2023.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/744/projeto_de_lei_no_040-2023.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1447,68 +1447,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/676/001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/677/002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/678/003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/679/004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/680/005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/681/006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/682/007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/723/008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/724/009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/683/010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/684/011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/685/012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/686/013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/687/014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/689/016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/690/017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/691/018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/692/019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/693/020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/694/021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/695/022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/696/023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/697/024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/698/025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/699/026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/700/027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/701/028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/702/029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/725/030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/726/031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/727/032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/703/033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/704/034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/705/035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/707/037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/708/038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/709/039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/710/040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/711/041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/712/042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/713/043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/714/044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/715/045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/716/046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/717/047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/728/048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/718/049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/719/050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/720/051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/729/052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/721/053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/722/054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/735/projeto_de_lei_no_031-2023_atualizado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/742/projeto_de_lei_no_039-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/648/projeto_de_lei_002_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/649/projeto_de_lei_003_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/650/projeto_de_lei_004_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/651/projeto_de_lei_005_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/652/projeto_de_lei_006_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/655/projeto_de_lei_007_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/656/projeto_de_lei_08_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/657/correcao_projeto_de_lei_09_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/658/projeto_de_lei_no_010_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/659/projeto_de_lei_no_011_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/660/projeto_de_lei_no_012_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/661/projeto_de_lei_013-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/662/projeto_de_lei_014-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/663/projeto_de_lei_015-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/664/projeto_de_lei_016-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/665/projeto_de_lei_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/666/projeto_de_lei_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/667/projeto_de_lei_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/668/projeto_de_lei_no_020-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/669/projeto_de_lei_no_021-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/670/projeto_de_lei_no_022-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/671/projeto_de_lei_no_023-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/672/projeto_de_lei_n_024-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/673/projeto_de_lei_n_025-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/674/projeto_de_lei_no_026-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/675/projeto_de_lei_no_027-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/730/projeto_de_lei_no_028-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/731/projeto_de_lei_no_029-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/732/projeto_de_lei_n_030-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/733/projeto_de_lei_no_031-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/734/projeto_de_lei_no_032-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/736/projeto_de_lei_no_033-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/737/projeto_de_lei_no_034-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/738/projeto_de_lei_no_035-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/740/projeto_de_lei_no_037-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/741/projeto_de_lei_no_038-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/743/projeto_de_lei_no_040-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/744/projeto_de_lei_no_040-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/676/001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/677/002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/678/003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/679/004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/680/005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/681/006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/682/007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/723/008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/724/009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/683/010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/684/011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/685/012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/686/013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/687/014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/689/016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/690/017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/691/018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/692/019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/693/020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/694/021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/695/022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/696/023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/697/024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/698/025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/699/026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/700/027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/701/028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/702/029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/725/030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/726/031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/727/032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/703/033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/704/034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/705/035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/707/037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/708/038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/709/039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/710/040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/711/041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/712/042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/713/043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/714/044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/715/045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/716/046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/717/047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/728/048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/718/049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/719/050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/720/051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/729/052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/721/053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/722/054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/735/projeto_de_lei_no_031-2023_atualizado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/742/projeto_de_lei_no_039-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/648/projeto_de_lei_002_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/649/projeto_de_lei_003_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/650/projeto_de_lei_004_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/651/projeto_de_lei_005_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/652/projeto_de_lei_006_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/655/projeto_de_lei_007_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/656/projeto_de_lei_08_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/657/correcao_projeto_de_lei_09_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/658/projeto_de_lei_no_010_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/659/projeto_de_lei_no_011_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/660/projeto_de_lei_no_012_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/661/projeto_de_lei_013-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/662/projeto_de_lei_014-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/663/projeto_de_lei_015-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/664/projeto_de_lei_016-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/665/projeto_de_lei_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/666/projeto_de_lei_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/667/projeto_de_lei_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/668/projeto_de_lei_no_020-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/669/projeto_de_lei_no_021-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/670/projeto_de_lei_no_022-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/671/projeto_de_lei_no_023-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/672/projeto_de_lei_n_024-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/673/projeto_de_lei_n_025-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/674/projeto_de_lei_no_026-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/675/projeto_de_lei_no_027-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/730/projeto_de_lei_no_028-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/731/projeto_de_lei_no_029-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/732/projeto_de_lei_n_030-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/733/projeto_de_lei_no_031-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/734/projeto_de_lei_no_032-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/736/projeto_de_lei_no_033-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/737/projeto_de_lei_no_034-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/738/projeto_de_lei_no_035-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/740/projeto_de_lei_no_037-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/741/projeto_de_lei_no_038-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/743/projeto_de_lei_no_040-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2023/744/projeto_de_lei_no_040-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="168.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="107" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>