--- v0 (2025-10-21)
+++ v1 (2026-04-19)
@@ -51,672 +51,672 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/759/indicacao_001-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/759/indicacao_001-2024.pdf</t>
   </si>
   <si>
     <t>"CRIAÇÃO DE FAIXA DE PEDESTRE NO CRUZAMENTO DA RUA ANTONIO ZORTÉA PRIMO COM A RUA DORVALINA GUERREIRO NO BAIRRO CONCEIÇÃO".</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/760/indicacao_002-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/760/indicacao_002-2024.pdf</t>
   </si>
   <si>
     <t>"INSTALAÇÃO DE AR CONDICIONADO COM MAIOR POTÊNCIA NO AUDITÓRIO DA ESCOLA HORIZONTE NUCLEO I."</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Élio João Maria Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/</t>
+    <t>http://sapl.zortea.sc.leg.br/media/</t>
   </si>
   <si>
     <t>"QUE O NOVO RESERVATÓRIO DE ÁGUA PASSE A SE CHAMAR "ÉDIO XAVIER CORREA."</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Márcio Andrey Terra</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/762/indicacao_004-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/762/indicacao_004-2024.pdf</t>
   </si>
   <si>
     <t>"CESSÃO DE AUTOMÓVEL DA FROTA MUNICIPAL, PARA COORDENADORIA DO IDOSO."</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Claudemir Fabiano</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/763/indicacao_005-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/763/indicacao_005-2024.pdf</t>
   </si>
   <si>
     <t>"CRIAÇÃO DE PROGRAMA QUE VISE INCENTIVAR A AGRIOCULTURA FAMILIAR COM A CEDÊNCIA DE 10 HORAS MÁQUINAS POR ANO PARA CADA PRODUTOR."</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Denir Brancalione</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/779/indicacao_06.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/779/indicacao_06.pdf</t>
   </si>
   <si>
     <t>"REALIZAÇÃO DE MELHORIAS NA RUA JOÃO MILESKI NO BAIRRO CONCEIÇÃO."</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Sandro Surdi</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/780/indicacao_07.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/780/indicacao_07.pdf</t>
   </si>
   <si>
     <t>"REALOCAÇÃO DE FAMÍLIAS EM ÁREA DE RISCO."</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/781/indicacao_08.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/781/indicacao_08.pdf</t>
   </si>
   <si>
     <t>"MELHORA NA SINALIZAÇÃO DA RÓTULA NA RUA ALCEU BORTOLI."</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/782/indicacao_09.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/782/indicacao_09.pdf</t>
   </si>
   <si>
     <t>"REALIZAÇÃO DE MELHORIAS DA RUA ARTUR ADOLFO SANTOS, NAS PROXIMIDADES DA PONTE."</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Rodrigo Almeida Pires</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/783/indicacao_10.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/783/indicacao_10.pdf</t>
   </si>
   <si>
     <t>"CRIAÇÃO DE OFICINA SOBRE O USO DE CELULAR E A INTERNET PARA IDOSOS."</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/784/indicacao_11.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/784/indicacao_11.pdf</t>
   </si>
   <si>
     <t>"PROPOR QUE SEJA INSTALADA A COMISSÃO INTERNA DE PREVENÇÃO DE ACIDENTE - CIPA - NO ÂMBITO DA ADMINISTRAÇÃO MUNICIPAL DE ZORTÉA DE ACORDO COM A NORMA REGULAMENTADORA NR5 DO MINISTÉRIO DO TRABALHO."</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/785/indicacao_12.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/785/indicacao_12.pdf</t>
   </si>
   <si>
     <t>"RETIRAR PISTA DE MOTOCROSS DO BAIRRO NOVA ZORTÉA, EM VIRTUDE DO INCÔMODO CAUSADO PELO BARULHO."</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Mateus Jung</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/786/indicacao_13.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/786/indicacao_13.pdf</t>
   </si>
   <si>
     <t>"REALIZAR MELHORIAS NA MALHA ASFÁLTICA NA RUA: DOMINGOS DE PAOLI NO ENCONTRO DAS ESQUINAS COM A RUA IVO DA COSTA E XV DE NOVEMBRO."</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/787/indicacao_14.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/787/indicacao_14.pdf</t>
   </si>
   <si>
     <t>"REALIZAR INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA LUIZ PEDRON."</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/788/indicacao_15.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/788/indicacao_15.pdf</t>
   </si>
   <si>
     <t>"REALIZAR INSTALAÇÃO DE REDUTORES DE VELOCIDADE NAS RUAS JOSÉ PROTÁSSIO MAGRINELLI E ESQUINA COM A RUA VINÍCIUS DE MORAES E NA RUA LEOPOLDINA DE MORAES."</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/789/indicacao_16.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/789/indicacao_16.pdf</t>
   </si>
   <si>
     <t>"INSTALAR RESERVATÓRIO DE ÁGUA NA RUA AMANTINA DE MORAES, SAÍDA PARA O AGUDO."</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/790/indicacao_17.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/790/indicacao_17.pdf</t>
   </si>
   <si>
     <t>"SOLICITA MELHORIAS NA SEGURANÇA DA PONTE DO QUITO, NA RUA ALCEU BORTOLI, COM A MANUTENÇÃO E COLOCAÇÃO DE " GUARDA CORPO" OU CORRIMÃO."</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/791/indicacao_18.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/791/indicacao_18.pdf</t>
   </si>
   <si>
     <t>"CRIAÇÃO DA LEI PARA OLIMPIADAS DA TERCEIRA IDADE."</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Mateus Pires</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/792/indicacao_19.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/792/indicacao_19.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE VEÍCULO UTILITÁRIO PARA DMAE."</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/793/indicacao_20.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/793/indicacao_20.pdf</t>
   </si>
   <si>
     <t>"CONSTRUÇÃO DE UM CENTRO DE HIDROGINÁSTICA."</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/794/indicacao_21.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/794/indicacao_21.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE UMA VAN ADAPTADA PARA APAE."</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/796/indicacao_23.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/796/indicacao_23.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LIXEIRAS NOVAS E REVITALIZAÇÃO DAS ANTIGAS NA CIDADE E LOTEAMENTO NOVA ZORTÉA.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/797/indicacao_24.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/797/indicacao_24.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE BUEIRO NA RUA DEMERVAL VARELA EM FRENTE A PROPRIEDADE DO DEIVID LUIZ DA SILVA.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/798/indicacao_25.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/798/indicacao_25.pdf</t>
   </si>
   <si>
     <t>PARA QUE O MUNICÍPIO DE ZORTÉA VIABILIZE A COMPRA DE MEDICAMENTOS COM CREDENCIAMENTO.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>PS</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/746/projeto_de_lei_substitutivo_001-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/746/projeto_de_lei_substitutivo_001-2024.pdf</t>
   </si>
   <si>
     <t>"TEM POR OBJETIVO AUTORIZAR O PODER EXECUTIVO A FIRMAR TERMO DE FOMENTO E TRANSFEIR RECURSOS FINANCEIROS E CESSÃO DE SERVIDOR PÚBLICO A ASSOCIAÇÃO DE PAIS E AMIGOS AUTISTA DE CAPINZAL SC-AMA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/748/projeto_de_lei_substitutivo_002-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/748/projeto_de_lei_substitutivo_002-2024.pdf</t>
   </si>
   <si>
     <t>"TEM POR OBJETIVO ALTERAR ART. 1º DA LEI MUNICIPAL Nº 734/2023 DE 09 DE MARÇO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/750/projeto_de_lei_substitutivo_003-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/750/projeto_de_lei_substitutivo_003-2024.pdf</t>
   </si>
   <si>
     <t>"TEM POR OBJETIVO ALTERAR DISPOSITIVO DA LEI MUNICIPAL 707/2022, QUE DISPÕE SOBRE A CONCESSÃO DE VALE-ALIMENTAÇÃO AOS SERVIDORES DA PREFEITURA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/752/projeto_de_lei_substitutivo_004-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/752/projeto_de_lei_substitutivo_004-2024.pdf</t>
   </si>
   <si>
     <t>"QUE TEM POR OBJETIVO ALTERAR DISPOSITIVOS DA LEI MUNICIPAL 716/2022 DE 29 DE SETEMBRO DE 2022 QUE DISPÕE SOBRE O PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/755/projeto_de_lei_substitutivo_006-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/755/projeto_de_lei_substitutivo_006-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO REGIONAL DE DESENVOLVIMENTO DO EXTREMO SUL - BRDE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/767/projeto_de_lei_substitutivo_007-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/767/projeto_de_lei_substitutivo_007-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ZORTÉA/SC A IMPLANTAR SISTEMA DE ARMAZENAMENTO, DISTRIBUIÇÃO E FORNECIEMNTO DE ÁGUA PARA USO COMUNITÁRIO NO INTERIOR DO MUNICÍPIO SOBRE ÁREAS DE TERRAS DE PROPRIEDADES PRIVADAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/745/projeto_de_lei_001-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/745/projeto_de_lei_001-2024.pdf</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/747/projeto_de_lei_002-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/747/projeto_de_lei_002-2024.pdf</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/749/projeto_de_lei_003-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/749/projeto_de_lei_003-2024.pdf</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/751/projeto_de_lei_004-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/751/projeto_de_lei_004-2024.pdf</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/753/projeto_de_lei_005-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/753/projeto_de_lei_005-2024.pdf</t>
   </si>
   <si>
     <t>"QUE TEM POR OBJETIVO AUTORIZAR O PODER EXECUTIVO E LEGISLATIVO MUNICIPAL A CELEBRAR CONVÊNIO COM BANCOS E INSTITUIÇÕES FINANCEIRAS, REVOGA LEIS MUNICIPAIS Nº 506/2014 DE 04 DE DEZEMBRO DE 2014 E 715/2022 DE 19 DE SETEMBRO DE 2022 E DÁ OUTRAS PROVIDÊNCAS".</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/754/projeto_de_lei_006-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/754/projeto_de_lei_006-2024.pdf</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/756/projeto_de_lei_007-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/756/projeto_de_lei_007-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL".</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/757/projeto_de_lei_008-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/757/projeto_de_lei_008-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES E DOS SUBSÍDIOS DOS AGENTES PÚBLICOS MUNICIPAIS DOS PODERES EXECUTIVO E LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/758/projeto_de_lei_n_009-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/758/projeto_de_lei_n_009-2024.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE TESOUREIRO E ALTERA O ANEXO I DA LEI N° 484/2014, QUE DISPÕE SOBRE O QUADRO DE PESSOAL E PLANO DE CARGOS E SALÁRIOS DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ZORTÉA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/764/projeto_de_lei_010-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/764/projeto_de_lei_010-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EFETUAR REPASSE AS ENTIDADES, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/765/projeto_de_lei_011-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/765/projeto_de_lei_011-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/766/projeto_de_lei_012-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/766/projeto_de_lei_012-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REALIZAÇÃO DE DESPESAS COM O CUSTEIO DA CONFRATERNIZAÇÃO DOS PROFESSORES E DEMAI SERVIDORES DA SECRETARIA DE EDUCAÇÃO ALUSIVA AO DIA DO PROFESSOR.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/769/projeto_de_lei_013-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/769/projeto_de_lei_013-2024.pdf</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/768/projeto_de_lei_014-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/768/projeto_de_lei_014-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS MÓVEIS INSERVÍVEIS, VEÍCULOS, SUCATAS E OUTROS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/770/projeto_de_lei_015-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/770/projeto_de_lei_015-2024.pdf</t>
   </si>
   <si>
     <t>APROVA E INSTITUI O PLANO MUNICIPAL DE CULTURA DE ZORTÉA - PMCZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/771/projeto_de_lei_016-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/771/projeto_de_lei_016-2024.pdf</t>
   </si>
   <si>
     <t>RATIFICA ALTERAÇÃO DO CONTRATO DE CONSÓRCIO PÚBLICO DO CONSÓRCIO INTERMUNICIPAL DE SANEAMENTO AN=MBIENTAL - CISAM MEIO OESTE, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/777/projeto_de_lei_017-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/777/projeto_de_lei_017-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/778/projeto_de_lei_018-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/778/projeto_de_lei_018-2024.pdf</t>
   </si>
   <si>
     <t>RATIFICA O CONTRATO DE CONSÓRCIO PÚBLICO DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE CIS-AMURES.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/795/projeto_de_lei_019-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/795/projeto_de_lei_019-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/799/projeto_de_lei_020-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/799/projeto_de_lei_020-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI ORÇAMENTÁRIA ANUAL PARA 2025 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/800/projeto_de_lei_021-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/800/projeto_de_lei_021-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTES, O CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE - CMDCA, FUNDO MUNICIPAL DA INFÂNCIA E DA ADOLESCÊNCIA - FIA, E O CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/801/projeto_de_lei_022-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/801/projeto_de_lei_022-2024.pdf</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/802/projeto_de_lei_023-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/802/projeto_de_lei_023-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTES, O CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, ESTABELECE A ESTRUTURA E O FUNCIONAMENTO DO CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE (CMDCA), DO FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE (FIA) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/803/projeto_de_lei_024-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/803/projeto_de_lei_024-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º DA LEI Nº 776, DE 25 DE ABRIL DE 2024, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/772/projeto_de_lei_legislativo_001-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/772/projeto_de_lei_legislativo_001-2024.pdf</t>
   </si>
   <si>
     <t>DENOMINA PARTE DA RUA ADELINA BRANCHER, A QUAL ESTÁ LOCALIZADA NOS BAIRROS ANDORINHAS E CÉU AZUL, DE "DARCI MOISÉS ZÍLIO", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/773/projeto_de_lei_legislativo_002-2024_2.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/773/projeto_de_lei_legislativo_002-2024_2.pdf</t>
   </si>
   <si>
     <t>DEFINE O VALOR DO VALE-ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/774/projeto_de_lei_legislativo_003-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/774/projeto_de_lei_legislativo_003-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SUBSÍDIO DOS VEREADORES DA CÂMARA MUNICIPAL DE ZORTÉA, PARA A LEGISLATURA 2025/2028.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/775/projeto_de_lei_legislativo_004-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/775/projeto_de_lei_legislativo_004-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DO SUBSÍDIO MENSAL DO PREFEITO E DO VICE-PREFEITO DO MUNICÍPIO DE ZORTÉA, PARA O QUADRIÊNIO 2025/2028.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/776/projeto_de_lei_legislativo_005-2024.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/776/projeto_de_lei_legislativo_005-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DO SUBSÍDIO MENSAL DOS SECRETÁRIOS MUNICIPAIS DE ZORTÉA, PARA O QUADRIÊNIO DE 2025/2028.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1023,68 +1023,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/759/indicacao_001-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/760/indicacao_002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/762/indicacao_004-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/763/indicacao_005-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/779/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/780/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/781/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/782/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/783/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/784/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/785/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/786/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/787/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/788/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/789/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/790/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/791/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/792/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/793/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/794/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/796/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/797/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/798/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/746/projeto_de_lei_substitutivo_001-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/748/projeto_de_lei_substitutivo_002-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/750/projeto_de_lei_substitutivo_003-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/752/projeto_de_lei_substitutivo_004-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/755/projeto_de_lei_substitutivo_006-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/767/projeto_de_lei_substitutivo_007-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/745/projeto_de_lei_001-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/747/projeto_de_lei_002-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/749/projeto_de_lei_003-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/751/projeto_de_lei_004-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/753/projeto_de_lei_005-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/754/projeto_de_lei_006-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/756/projeto_de_lei_007-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/757/projeto_de_lei_008-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/758/projeto_de_lei_n_009-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/764/projeto_de_lei_010-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/765/projeto_de_lei_011-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/766/projeto_de_lei_012-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/769/projeto_de_lei_013-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/768/projeto_de_lei_014-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/770/projeto_de_lei_015-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/771/projeto_de_lei_016-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/777/projeto_de_lei_017-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/778/projeto_de_lei_018-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/795/projeto_de_lei_019-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/799/projeto_de_lei_020-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/800/projeto_de_lei_021-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/801/projeto_de_lei_022-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/802/projeto_de_lei_023-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/803/projeto_de_lei_024-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/772/projeto_de_lei_legislativo_001-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/773/projeto_de_lei_legislativo_002-2024_2.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/774/projeto_de_lei_legislativo_003-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/775/projeto_de_lei_legislativo_004-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/776/projeto_de_lei_legislativo_005-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/759/indicacao_001-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/760/indicacao_002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/762/indicacao_004-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/763/indicacao_005-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/779/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/780/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/781/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/782/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/783/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/784/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/785/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/786/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/787/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/788/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/789/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/790/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/791/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/792/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/793/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/794/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/796/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/797/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/798/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/746/projeto_de_lei_substitutivo_001-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/748/projeto_de_lei_substitutivo_002-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/750/projeto_de_lei_substitutivo_003-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/752/projeto_de_lei_substitutivo_004-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/755/projeto_de_lei_substitutivo_006-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/767/projeto_de_lei_substitutivo_007-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/745/projeto_de_lei_001-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/747/projeto_de_lei_002-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/749/projeto_de_lei_003-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/751/projeto_de_lei_004-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/753/projeto_de_lei_005-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/754/projeto_de_lei_006-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/756/projeto_de_lei_007-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/757/projeto_de_lei_008-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/758/projeto_de_lei_n_009-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/764/projeto_de_lei_010-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/765/projeto_de_lei_011-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/766/projeto_de_lei_012-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/769/projeto_de_lei_013-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/768/projeto_de_lei_014-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/770/projeto_de_lei_015-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/771/projeto_de_lei_016-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/777/projeto_de_lei_017-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/778/projeto_de_lei_018-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/795/projeto_de_lei_019-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/799/projeto_de_lei_020-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/800/projeto_de_lei_021-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/801/projeto_de_lei_022-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/802/projeto_de_lei_023-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/803/projeto_de_lei_024-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/772/projeto_de_lei_legislativo_001-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/773/projeto_de_lei_legislativo_002-2024_2.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/774/projeto_de_lei_legislativo_003-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/775/projeto_de_lei_legislativo_004-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2024/776/projeto_de_lei_legislativo_005-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>