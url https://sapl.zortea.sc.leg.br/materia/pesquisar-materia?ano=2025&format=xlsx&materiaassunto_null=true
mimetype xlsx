--- v1 (2026-01-18)
+++ v2 (2026-04-19)
@@ -54,1450 +54,1450 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Élio João Maria Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/806/indicacao_01-2025_-14_de_janeiro.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/806/indicacao_01-2025_-14_de_janeiro.pdf</t>
   </si>
   <si>
     <t>Solicita que seja a análise para instalação de redutores de velocidade na rua Luiz Pedron,Bairro Andorinhas e rua Pedro Leduíno G.de Menezes,Bairro Conceição.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Marisete Pereira Susin</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/</t>
+    <t>http://sapl.zortea.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita a administração municipal que realizem estudos do trânsito na Ru Dr. José Maria Cassiano, Bairro Menegaz (Nova Zortéa) para a construção de lombadas, instalação de placas de limite de velocidade bem como as marcações horizontais pertinentes, de acordo com o Código de Trânsito Brasileiro.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/808/indicacao_03-2025-14_de_janeiro.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/808/indicacao_03-2025-14_de_janeiro.pdf</t>
   </si>
   <si>
     <t>Solicita a administração municipal que realizem estudos do trânsito na Rua.Hilário Susin para a construção de lombadas, instalação de placas de sinalização.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Sandro Surdi</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/809/indicacao_04-2025_-14_de_janeiro.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/809/indicacao_04-2025_-14_de_janeiro.pdf</t>
   </si>
   <si>
     <t>Tornar o Clube de mães de Zortéa órgão de utilidade pública.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Francisco Piazza</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/810/indicacao_05-2025-_21_de_janeiro.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/810/indicacao_05-2025-_21_de_janeiro.pdf</t>
   </si>
   <si>
     <t>Solicita que seja colocado placa de sinalização referente a ponto de ônibus na guarita em frente ao chalé, localizada na rua Antonio Zortéa primo, Bairro Conceição.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/811/indicacao_06-2025_-21_de_janeiro.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/811/indicacao_06-2025_-21_de_janeiro.pdf</t>
   </si>
   <si>
     <t>Solicita que seja molhada a Rua Genoéfa Mantovani (rua próximo a Creche) e também a estrada que dá acesso a comunidade de Volta Grande, entre o cemitério e as propriedades do Sr. Valdevino Moisés e Marcos Schmitt.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/812/indicacao_07-2025-_21_de_janeiro.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/812/indicacao_07-2025-_21_de_janeiro.pdf</t>
   </si>
   <si>
     <t>Solicita que seja estudado a viabilidade de ter atendimento em período integral ao menos 2 dias na semana para fazer a Identidade (RG).</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Edinho Moro, Élio João Maria Rodrigues, Francisco Piazza, Maicon F. Martinazzo, Mateus Pires</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/825/indicacao_08-2025-_03_de_fevereiro.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/825/indicacao_08-2025-_03_de_fevereiro.pdf</t>
   </si>
   <si>
     <t>Construção de cozinha e banheiros no Parque de exposição BEATRIZ TEREZINHA LOPES (Designadamente centro de eventos Altivir dos Santos).</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/826/indicacao_009_-05_de_fevereiro_2025-_implantar_sistema_de_cortina_verde_nas_areas_do_perimetro_urbano_do_municipio_de_zortea_que_fazem_divisa_com_lavouras..pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/826/indicacao_009_-05_de_fevereiro_2025-_implantar_sistema_de_cortina_verde_nas_areas_do_perimetro_urbano_do_municipio_de_zortea_que_fazem_divisa_com_lavouras..pdf</t>
   </si>
   <si>
     <t>Implantar sistema de cortina verde nas áreas do perímetro urbano do município de Zortéa que fazem divisa com lavouras.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/827/indicacao_010_-2025-_05_de_fevereiro_225_instalacao_de_uma_faixa_elevada_na_rua_samuel_zampieri_esquina_com_a_rua_domingos_pelizzaro_no_bairro_conceicao..pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/827/indicacao_010_-2025-_05_de_fevereiro_225_instalacao_de_uma_faixa_elevada_na_rua_samuel_zampieri_esquina_com_a_rua_domingos_pelizzaro_no_bairro_conceicao..pdf</t>
   </si>
   <si>
     <t>Instalação de uma faixa elevada na Rua Samuel Zampieri esquina com a Rua Domingos Pelizzaro no Bairro Conceição.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/828/indicacao_011-2025-_07_de_fevereiro_de_2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/828/indicacao_011-2025-_07_de_fevereiro_de_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao órgão responsável a limpeza do lote próximo ao CRAS e a Delegacia de polícia Militar. Localizado na Rua Genoéfa Mantovani Loteamento Jardim das Hortências. E também a limpeza do lote onde está sendo feita a construção do centro comunitário localizado no mesmo loteamento.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/829/indicacao_012-2025_-_07_de_fevereiro_de_2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/829/indicacao_012-2025_-_07_de_fevereiro_de_2025.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de um profissional na área de psicologia na rede municipal de ensino.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/830/indicacao_013-2025_-_12_de_fevereiro_de_2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/830/indicacao_013-2025_-_12_de_fevereiro_de_2025.pdf</t>
   </si>
   <si>
     <t>Reajuste salarial das professoras auxiliares.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/831/indicacao_013-2025_-_12_de_fevereiro_de_2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/831/indicacao_013-2025_-_12_de_fevereiro_de_2025.pdf</t>
   </si>
   <si>
     <t>Fazer a limpeza no lote baldio ao lado da garagem da prefeitura na Rua Reacilda Dalapria no bairro Imigrantes bem como realizar o plantio de mudas frutíferas e de sombra, também a colocação de bancos para que os moradores possam usufruir daquele espaço para uso comum.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/832/indicacao_015-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/832/indicacao_015-2025.pdf</t>
   </si>
   <si>
     <t>Fazer faixa elevada na Rua Alceu Bortoli no Bairro Imigrantes entre o bar do Ti e a Escola Horizonte núcleo 2.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/833/indicacao_016-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/833/indicacao_016-2025.pdf</t>
   </si>
   <si>
     <t>Realizar melhorias no calçamento da Rua João Mileski bairro Conceição.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/834/indicacao_017-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/834/indicacao_017-2025.pdf</t>
   </si>
   <si>
     <t>Implementar passeio na Rua Hilário Suzin Centro</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/835/indicacao_018-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/835/indicacao_018-2025.pdf</t>
   </si>
   <si>
     <t>Conserto de boca de lobo na Rua Ari Fontana, bairro Conceição.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Edinho Moro, Élio João Maria Rodrigues, Maicon F. Martinazzo</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/836/indicacao_019-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/836/indicacao_019-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de câmeras de segurança e monitoramento nos parquinhos e praça situada na antiga rodoviária, praça da prefeitura e no bairro nova Zortéa.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/837/indicacao_020-2025_-20_de_fevereiro_de_2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/837/indicacao_020-2025_-20_de_fevereiro_de_2025.pdf</t>
   </si>
   <si>
     <t>Elaborar um calendário de eventos municipal contendo também todas as datas de festividades das localidades do interior do município de Zortéa.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Mateus Pires</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/838/indicacao_021-_2025-_20_de_fevereiro_de_2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/838/indicacao_021-_2025-_20_de_fevereiro_de_2025.pdf</t>
   </si>
   <si>
     <t>Cobertura dos parquinhos.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/839/indicacao_022-2025_assinados.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/839/indicacao_022-2025_assinados.pdf</t>
   </si>
   <si>
     <t>Considerando a importância de espaços adequados para a realização de atividades pedagógicas, interações sociais e momentos de lazer dos alunos, viemos por meio deste indicar a instalação de mesas na área de brita localizada em entorno do Grupo Escolar Horizonte Núcleo 2.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/840/indicacao_023-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/840/indicacao_023-2025.pdf</t>
   </si>
   <si>
     <t>Realizar serviço de melhoria no bueiro da rua Alceu Bortoli esquina com a rua Leopoldina Farias da Silva a fim de que a água da chuva passe pelo mesmo.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/841/indicacao_024-2025-_03_de_marco.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/841/indicacao_024-2025-_03_de_marco.pdf</t>
   </si>
   <si>
     <t>que a Chefe do Poder Executivo elabore Projeto de Lei majorando os vencimentos dos servidores ocupantes dos cargos de Profissional de Apoio Educacional, passando os servidores com carga horária de 20h (vinte) horas a ganharem pelo menos o valor do salário mínimo nacional, no importe de R$ 1.518,00 (um mil quinhentos e dezoito reais).</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/842/indicacao_025-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/842/indicacao_025-2025.pdf</t>
   </si>
   <si>
     <t>Solicita Caixa de auto atendimento (Caixa eletrônico) da Caixa Econômica.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/843/indicacao_026-2025_assinada.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/843/indicacao_026-2025_assinada.pdf</t>
   </si>
   <si>
     <t>Colocação de Placas de Identificação nas Comunidades do Interior e nas Entradas das Propriedades Rurais.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/844/indicacao_027-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/844/indicacao_027-2025.pdf</t>
   </si>
   <si>
     <t>Indicação para construção de residência para os balseiros responsáveis pela travessia entre Zortéa e Machadinho.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/845/indicacao_028-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/845/indicacao_028-2025.pdf</t>
   </si>
   <si>
     <t>Aumento do vale alimentação para servidores públicos.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Edinho Moro</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/846/indicacao_029-_2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/846/indicacao_029-_2025.pdf</t>
   </si>
   <si>
     <t>Instalação antena de internet via satélite Starlink na balsa que realiza a travessia entre Zortéa e Machadinho.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/847/indicacao_030-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/847/indicacao_030-2025.pdf</t>
   </si>
   <si>
     <t>Iluminação pública na Rua TANCREDO NEVES, Bairro Andorinhas.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/848/indicacao_031-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/848/indicacao_031-2025.pdf</t>
   </si>
   <si>
     <t>Construção de guarita na rua Antonio Zortéa Primo, em frente ao antigo Bar do Mingo.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/863/indicacao_032-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/863/indicacao_032-2025.pdf</t>
   </si>
   <si>
     <t>Realizar serviço de contensão de água da chuva na rua José Protásio Magrinelli perto da caixa de água devido a transtornos causados pela enxurrada aos moradores da rua Pedro Leduíno Gonçalves de Menezes.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_033-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_033-2025.pdf</t>
   </si>
   <si>
     <t>Enviar Ofício ao DETRAN/SC para que o Município de Zortéa/SC passe a fazer parte da CIRETRAN - (Circunscrição Regional de Trânsito) de Capinzal/SC.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/865/indicacao__034-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/865/indicacao__034-2025.pdf</t>
   </si>
   <si>
     <t>Aquisição de um ar condicionado para casa mortuária.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Edinho Moro, Élio João Maria Rodrigues, Francisco Piazza, Maicon F. Martinazzo, Marisete Pereira Susin, Mateus Jung, Mateus Pires, Sandro Surdi</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/866/indicacao_035-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/866/indicacao_035-2025.pdf</t>
   </si>
   <si>
     <t>Criação de vaga para monitor(a) para o transporte dos alunos especiais da AMA e APAE.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Mateus Jung, Sandro Surdi</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/867/indicacao_036-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/867/indicacao_036-2025.pdf</t>
   </si>
   <si>
     <t>Ver a possibilidade de instalar internet gratuita nas sedes de todas as comunidades do interior do município.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio da Secretaria Municipal de Agricultura e do setor de Vigilância Sanitária, realize campanhas de orientação e conscientização sobre o descarte correto de restos de animais abatidos, especialmente no que se refere à inadequação do descarte desses materiais nas imediações do Cemitério Municipal.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/869/indicacao_38-2025-_transporte_idosos.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/869/indicacao_38-2025-_transporte_idosos.pdf</t>
   </si>
   <si>
     <t>Disponibilização de transporte para idosos do Bairro Nova Zortéa para o Centro de Idosos.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/870/indicacao_39-2025_-_melhorias_centro_do_idoso.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/870/indicacao_39-2025_-_melhorias_centro_do_idoso.pdf</t>
   </si>
   <si>
     <t>Indicação para melhoria de acesso ao Centro do Idoso.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/871/indicacao_040-2025-_fanfarra.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/871/indicacao_040-2025-_fanfarra.pdf</t>
   </si>
   <si>
     <t>Inclusão de Instrumentos de Sopro na Fanfarra Municipal.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Mateus Jung</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/872/indicacao_041-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/872/indicacao_041-2025.pdf</t>
   </si>
   <si>
     <t>“Construção de nova passarela na ponte no encontro das Ruas Guilherme Brancher e Alceu Bortoli .”</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/873/indicacao_042-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/873/indicacao_042-2025.pdf</t>
   </si>
   <si>
     <t>“AQUISIÇÃO DE CAMINHÃO PIPA POR PARTE DO EXECUTIVO MUNICIPAL.”</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/874/indicacao_043-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/874/indicacao_043-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de uma porta de emergência da quadra para a porta principal de saída.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/875/indicacao_044-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/875/indicacao_044-2025.pdf</t>
   </si>
   <si>
     <t>“CONSTRUÇÃO DE CALÇADA COM ACESSEBILIDADE ENTRE O GRUPO ESCOLAR HORIZONTE NÚCLEO II ATÉ GINÁSIO DO REFERIDO GRUPO ESCOLAR.”</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/876/indicacao_045-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/876/indicacao_045-2025.pdf</t>
   </si>
   <si>
     <t>“CONSTRUÇÃO DE LOMBADA OU REDUTOR DE VELOCIDADE NA RUA ALCEU BORTOLI ENTRE O GRUPO ESCOLAR HORIZONTE NÚCLEO II E ACESSO AO CENTRO DE EVENTOS BEATRIZ LOPES. ”</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Alexandre José Sartori, Marisete Pereira Susin</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/877/indicacao__046-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/877/indicacao__046-2025.pdf</t>
   </si>
   <si>
     <t>Pedido de instalação de corrimão junto a Unidade de saúde para fins de acessibilidade.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/878/indicacao_047-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/878/indicacao_047-2025.pdf</t>
   </si>
   <si>
     <t>Pedido para curso de Artesanato, pintura em tela e tecido.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/879/indicacao_048-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/879/indicacao_048-2025.pdf</t>
   </si>
   <si>
     <t>Criação do programa Bolsa Atleta por parte do Poder Executivo e da Secretaria de Esportes.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/880/indicacao_049-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/880/indicacao_049-2025.pdf</t>
   </si>
   <si>
     <t>Realização de Pintura de sinalização de trânsito na Rua Domingos Pedro de Paoli.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/881/indicacao_050_-_2025__marisete_e_alexandre_09.061.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/881/indicacao_050_-_2025__marisete_e_alexandre_09.061.pdf</t>
   </si>
   <si>
     <t>Melhoria no acesso à propriedade dos senhores Valter, Dionísio Filipini e Aldecir Calliari, na comunidade de Linha Agudo, com o uso de retroescavadeira para nivelamento e aplicação de cascalho, be</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/882/indicacao_051_-_2025_marisete_e_alexandre_09.06_-_balanca1.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/882/indicacao_051_-_2025_marisete_e_alexandre_09.06_-_balanca1.pdf</t>
   </si>
   <si>
     <t>Reforma da balança existente na comunidade do Agudo, se for do interesse dos moradores, ou, alternativamente, sua retirada e armazenamento adequado para preservação do patrimônio público.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/883/indicacao_052-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/883/indicacao_052-2025.pdf</t>
   </si>
   <si>
     <t>Asfaltar a rua Leopoldino Farias da Silva no Bairro Conceição.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/884/indicacao_053_-_2025_alexandre__-_escolinhas.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/884/indicacao_053_-_2025_alexandre__-_escolinhas.pdf</t>
   </si>
   <si>
     <t>Criação de Programa de Escolinhas de Laço Comprido e/ou Vaquinha Parada, destinado a crianças e adolescentes do Município de Zortéa.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/885/indicacao_054_-_2025_maicon_16.061.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/885/indicacao_054_-_2025_maicon_16.061.pdf</t>
   </si>
   <si>
     <t>Que sejam adotadas as providências necessárias para a concessão do adicional de insalubridade aos motoristas e operadores de máquinas vinculados ao quadro da Administração Pública Municipal.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/886/indicacao_055-2025_-_2025_de_30_de_junho.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/886/indicacao_055-2025_-_2025_de_30_de_junho.pdf</t>
   </si>
   <si>
     <t>Colocação de mais lixeiras na Rua Arthur Adolfo Santos, bairro Andorinhas nº 69, próximo a loja Mega Materiais de Construção.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Alexandre José Sartori, Edinho Moro, Élio João Maria Rodrigues, Francisco Piazza, Maicon F. Martinazzo, Marisete Pereira Susin, Mateus Jung, Mateus Pires, Sandro Surdi</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/887/indicacao_056-2025_-_2025_de_30_de_junho_de_2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/887/indicacao_056-2025_-_2025_de_30_de_junho_de_2025.pdf</t>
   </si>
   <si>
     <t>Aquisição de 50 (cinquenta) cadeiras estofadas para o Centro de Idosos Seu Tucho.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/901/indicacao_057-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/901/indicacao_057-2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma revisão no salário dos agentes de serviços gerais, uma vez que esses profissionais enfrentam grandes dificuldades para manter suas despesas básicas com os valores atuais de remuneração.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/902/indicacao_058-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/902/indicacao_058-2025.pdf</t>
   </si>
   <si>
     <t>Que sejam adotadas medidas para a adequação do ginásio municipal, que atualmente se encontra com grande presença de pombas, impossibilitando a utilização segura do local.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/903/indicacao_059-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/903/indicacao_059-2025.pdf</t>
   </si>
   <si>
     <t>Que seja avaliada a concessão de função gratificada (FG) aos servidores que atuam nas cozinhas das escolas municipais.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/904/indicacao_060-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/904/indicacao_060-2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada, com urgência, a manutenção e o conserto da boca de lobo localizada na Rua Benjamin Susin, no Bairro Conceição, que atualmente encontra-se com a grade de proteção danificada.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Edinho Moro, Élio João Maria Rodrigues, Francisco Piazza, Maicon F. Martinazzo, Mateus Jung, Mateus Pires</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/905/indicacao_061_-_2025__aumento_salario_todas_as_classes.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/905/indicacao_061_-_2025__aumento_salario_todas_as_classes.pdf</t>
   </si>
   <si>
     <t>Que seja realizado estudo técnico e encaminhado projeto de lei visando à majoração dos salários das demais classes de servidores municipais, promovendo a valorização funcional e a recomposição remuneratória, em isonomia com os reajustes já concedidos neste exercício a categorias como Diretores, Secretários e Profissionais de Apoio Pedagógico e Educacional.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/906/indicacao_62-2025_melhorias_rua_antonio_ferreira.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/906/indicacao_62-2025_melhorias_rua_antonio_ferreira.pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas melhorias na Rua Antônio Ferreira Lopes, localizada no Centro deste Município.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Élio João Maria Rodrigues, Edinho Moro, Francisco Piazza, Maicon F. Martinazzo, Mateus Jung, Mateus Pires</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/907/indicacao_063-2025_hidrante.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/907/indicacao_063-2025_hidrante.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a instalação de um ponto de hidrante para reabastecimento do Corpo de Bombeiros, com vaga de estacionamento exclusiva e de fácil acesso.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/805/emenda_a_lei_organica_001.2025_-_alteracao_de_horarios_08.01.2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/805/emenda_a_lei_organica_001.2025_-_alteracao_de_horarios_08.01.2025.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI ORGÂNICA DO MUNICÍPIO DE ZORTÉA ESTADO DE SANTA CATARINA PARA DISPOR SOBRE O HORÁRIO DAS SESSÕES DA CÂMARA MUNICIPAL E DAS REUNIÕES DAS COMISSÕES PERMANENTES.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/804/projeto_de_lei_complementar_no_01_2025_altera_valor_funcao_gratificada_medico.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/804/projeto_de_lei_complementar_no_01_2025_altera_valor_funcao_gratificada_medico.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º DA LEI COMPLEMENTAR Nº 046/2024 QUE CRIA FUNÇÃO GRATIFICADA DE CONFIANÇA DE DIRETOR TÉCNICO MÉDICO (A), PARA EXERCER AS FUNÇÕES NAS UNIDADES DE SAÚDE E SANITÁRIAS DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/814/projeto_de_lei_complementar_no_02_2025_cria_vaga_cargo_agente_de_endemias.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/814/projeto_de_lei_complementar_no_02_2025_cria_vaga_cargo_agente_de_endemias.pdf</t>
   </si>
   <si>
     <t>ALTERA O NÚMERO DE VAGAS PARA O CARGO DE AGENTE DE CONTROLE E COMBATE AS ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/815/projeto_de_lei_complementar_no_03_2025_alteracao_carga_horaria_assessor_juridico.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/815/projeto_de_lei_complementar_no_03_2025_alteracao_carga_horaria_assessor_juridico.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA CARGA HORÁRIA DO CARGO DE ASSESSOR JURÍDICO DA PREFEITURA MUNICIPAL DE ZORTÉA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/818/projeto_de_lei_complementar_no_04_2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/818/projeto_de_lei_complementar_no_04_2025.pdf</t>
   </si>
   <si>
     <t>PROMOVE ALTERAÇÕES NA ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO MUNICIPAL DE ZORTÉA, EXTINGUE E CRIA CARGOS DE PROVIMENTO EM COMISSÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/894/projeto_de_lei_complementar_no_07_2025_dispoe_sobre_a_majoracao_do_vencimento_do_cargo_de_diretor_municipal.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/894/projeto_de_lei_complementar_no_07_2025_dispoe_sobre_a_majoracao_do_vencimento_do_cargo_de_diretor_municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MAJORAÇÃO DO VENCIMENTO DO CARGO DE DIRETOR MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/931/projeto_de_lei_complementar_no_08_2025_promove_alteracoes_na_lei_030_2017_diretoria_de_habitacao.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/931/projeto_de_lei_complementar_no_08_2025_promove_alteracoes_na_lei_030_2017_diretoria_de_habitacao.pdf</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/928/projeto_de_lei_complementar_no_09-2025_regulamentacao_para_a_instalacao_e_uso_do_sistema_5g.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/928/projeto_de_lei_complementar_no_09-2025_regulamentacao_para_a_instalacao_e_uso_do_sistema_5g.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO PARA A INSTALAÇÃO E USO DO SISTEMA 5G NO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/929/projeto_de_lei_complementar_no_10-2025_dispoe_sobre_as_regras_para_constituicao_e_funcionamento_de_am.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/929/projeto_de_lei_complementar_no_10-2025_dispoe_sobre_as_regras_para_constituicao_e_funcionamento_de_am.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS REGRAS PARA CONSTITUIÇÃO E FUNCIONAMENTO DE AMBIENTE REGULATÓRIO EXPERIMENTAL (SANDBOX REGULATÓRIO) NO_x000D_
 MUNICÍPIO DE ZORTÉA</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/930/projeto_de_lei_complementar_no_11-2025_dispoe_sobre_a_criacao_da_politica_municipal_de_desenvolviment.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/930/projeto_de_lei_complementar_no_11-2025_dispoe_sobre_a_criacao_da_politica_municipal_de_desenvolviment.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA POLÍTICA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO E INOVAÇÃO E CRIA O PROGRAMA DE INOVAÇÃO DO MUNICÍPIO DE ZORTÉA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/813/projeto_de_lei_001-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/813/projeto_de_lei_001-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE PRODUÇÃO DE SILAGEM EM ÁREA URBANA CONSOLIDADA PARA FINS RESIDENCIAIS</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/816/projeto_de_lei_no_02_2025_assembleia_prefeitos_amplasc_1.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/816/projeto_de_lei_no_02_2025_assembleia_prefeitos_amplasc_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REALIZAÇÃO DE DESPESA COM O CUSTEIO DA ASSEMBLEIA DOS PREFEITOS DA ASSOCIAÇÃO DE MUNICÍPIOS DO PLANALTO SUL DE SANTA CATARINA – AMPLASC QUE SERÁ REALIZADA NO MUNICÍPIO DE ZORTÉA</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/817/projeto_de_lei_no_03_2025_doacao_terreno_fatima_serlene_dos_santos.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/817/projeto_de_lei_no_03_2025_doacao_terreno_fatima_serlene_dos_santos.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE TERRENO PÚBLICO PARA OS FINS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/822/projeto_de_lei_005-2025_repasse_para_as_associacoes_apaeamaaeaz.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/822/projeto_de_lei_005-2025_repasse_para_as_associacoes_apaeamaaeaz.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A EFETUAR REPASSE DE RECURSOS FINANCEIROS ÀS ENTIDADES ATRAVÉS DE TERMO DE FORMENTO NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/823/projeto_de_lei_no_06_2025_revisao_geral_anual_marco_2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/823/projeto_de_lei_no_06_2025_revisao_geral_anual_marco_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES E DOS SUBSÍDIOS DOS AGENTES PÚBLICOS MUNICIPAIS DOS PODERES EXECUTIVO E LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/824/projeto_de_lei_07-_2025_abre_cred_especial_coord_idoso_e_3393.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/824/projeto_de_lei_07-_2025_abre_cred_especial_coord_idoso_e_3393.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/853/projeto_de_lei_ordinaria_no_008_-_2025_de_14_de_abril_de_2025_-_autoriza_o_poder_executivo_municipal_a_abrir_credito_adicional_especial.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/853/projeto_de_lei_ordinaria_no_008_-_2025_de_14_de_abril_de_2025_-_autoriza_o_poder_executivo_municipal_a_abrir_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, REVOGA A LEI ORDINÁRIA Nº 804/2025 DE 01 DE ABRIL DE 2025 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/854/projeto_de_lei_no_09_2025_reconhecimento_de_divida_exercicio_anterior.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/854/projeto_de_lei_no_09_2025_reconhecimento_de_divida_exercicio_anterior.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DE DÍVIDA DE EXERCÍCIO ANTERIOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/855/projeto_de_lei_no_010_-_2025_-_cria_funcao_gratificada_grafi.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/855/projeto_de_lei_no_010_-_2025_-_cria_funcao_gratificada_grafi.pdf</t>
   </si>
   <si>
     <t>CRIA A GRATIFICAÇÃO DE RESPONSABILIDADE FISCAL – GRAFI – PARA SERVIDOR NOMEADO NO CARGO DE CONTADOR QUE DESEMPENHAM SUAS ATIVIDADES NA SECRETARIA DE ADMINISTRAÇÃO E FINANÇAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/862/projeto_de_lei_no_11_2025_fixa_valor_minimo_para_ajuizamento_de_execucao_fiscal.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/862/projeto_de_lei_no_11_2025_fixa_valor_minimo_para_ajuizamento_de_execucao_fiscal.pdf</t>
   </si>
   <si>
     <t>FIXA VALOR MÍNIMO PARA AJUIZAMENTO DE AÇÃO DE EXECUÇÃO FISCAL NO MUNICÍPIO DE ZORTÉA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/856/projeto_de_lei_no_12_2025_altera_o_perimetro_urbano_do_municipio_de_zortea_2.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/856/projeto_de_lei_no_12_2025_altera_o_perimetro_urbano_do_municipio_de_zortea_2.pdf</t>
   </si>
   <si>
     <t>ALTERA A ÁREA DO PERÍMETRO URBANO DO MUNICÍPIO DE ZORTÉA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/857/projeto_de_lei_no_13_2025_incentivos_fiscais_empresa_gratt.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/857/projeto_de_lei_no_13_2025_incentivos_fiscais_empresa_gratt.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE INCENTIVOS FISCAIS À EMPRESA GRATT INDÚSTRIA E TECNOLOGIA AMBIENTAL PARA SUA INSTALAÇÃO NO MUNICÍPIO DE ZORTÉA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/858/projeto_de_lei_no_14_2025_ratificacao_consorcio_cisamures.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/858/projeto_de_lei_no_14_2025_ratificacao_consorcio_cisamures.pdf</t>
   </si>
   <si>
     <t>RATIFICA A 1ª ALTERAÇÃO DO CONTRATO DE CONSÓRCIO PÚBLICO DO CONSÓRCIO INTERFEDERATIVO DE SAÚDE DA REGIÃO DA AMURES – CISAMURES</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/859/projeto_de_lei_no_15_2025_fornecimento_de_marmitas_com_oficio.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/859/projeto_de_lei_no_15_2025_fornecimento_de_marmitas_com_oficio.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O FORNECIMENTO DE MARMITAS OU REFEIÇÕES PRONTAS AOS SERVIDORES PÚBLICOS EM DESLOCAMENTO A SERVIÇO E DISPÕE SOBRE A POSSIBILIDADE DE AQUISIÇÃO DIRETA DE GÊNEROS ALIMENTÍCIOS.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/860/projeto_de_lei_no_16_2025_alteracao_requisitos_cargo_operador_de_maquinas_com_oficio.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/860/projeto_de_lei_no_16_2025_alteracao_requisitos_cargo_operador_de_maquinas_com_oficio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS REQUISITOS DO CARGO DE OPERADOR DE MÁQUINA ESTABELECIDOS NA LEI ORDINÁRIA Nº 484/2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/861/projeto_de_lei_no_17_2025_tarifa_social_agua_com_oficio.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/861/projeto_de_lei_no_17_2025_tarifa_social_agua_com_oficio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADEQUAÇÃO DA TARIFA SOCIAL DE ÁGUA E ESGOTO À LEI FEDERAL Nº 14.898/2024 E ESTABELECE NOVOS PARÂMETROS PARA A COBRANÇA DA TARIFA DE ÁGUA E ESGOTO NO MUNICÍPIO DE ZORTÉA</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/888/projeto_de_lei_no_18_2025_gratificacao_sobreaviso_motoristas_saude.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/888/projeto_de_lei_no_18_2025_gratificacao_sobreaviso_motoristas_saude.pdf</t>
   </si>
   <si>
     <t>INSTITUI A GRATIFICAÇÃO DE SOBREAVISO AOS MOTORISTAS DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/889/projeto_de_lei_no_19_2025_aumenta_o_numero_de_vagas_do_cargo_de_agente_operacionall.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/889/projeto_de_lei_no_19_2025_aumenta_o_numero_de_vagas_do_cargo_de_agente_operacionall.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CINCO VAGAS ADICIONAIS PARA O CARGO DE AGENTE DE SERVIÇOS OPERACIONAIS E ALTERA O ANEXO I DA LEI N° 484/2014 QUE DISPÕE SOBRE O QUADRO DE PESSOAL E PLANO DE CARGOS E SALÁRIOS DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ZORTÉA</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/890/projeto_de_lei_ordinaria_no_20_de_06_de_junho_de_2025_impacto_financeiro_-_projeto_de_lei_no_020-202.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/890/projeto_de_lei_ordinaria_no_20_de_06_de_junho_de_2025_impacto_financeiro_-_projeto_de_lei_no_020-202.pdf</t>
   </si>
   <si>
     <t>MAJORA OS VENCIMENTOS DO CARGO DE PROFISSIONAL DE APOIO EDUCACIONAL, ALTERA O ANEXO I DA LEI N° 484/2014 QUE DISPÕE SOBRE O QUADRO DE PESSOAL E PLANO DE CARGOS E SALÁRIOS DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ZORTÉA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CUSTEAR DESPESAS DA ATLETA MENOR DE IDADE EMANUELY VITÓRIA DOS SANTOS, QUE REPRESENTARÁ O MUNICÍPIO DE ZORTÉA NA COMPETIÇÃO NACIONAL DE CAPOEIRA "VMB - VOLTA AO MUNDO BAMBAS", MEDIANTE ADIANTAMENTO DE VALORES AO PROFESSOR RESPONSÁVEL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/892/pl_2225.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/892/pl_2225.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR VEÍCULOS, EQUIPAMENTOS E MATERIAIS PERMANENTES AO ESTADO DE SANTA CATARINA, POR INTERMÉDIO DO CORPO DE COMBEIROS MILITAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/893/projeto_de_lei_no_23_2025_alienacao_de_bens_inserviveis.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/893/projeto_de_lei_no_23_2025_alienacao_de_bens_inserviveis.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS MÓVEIS INSERVÍVEIS, VEÍCULOS, SUCATAS E OUTROS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/908/projeto_de_lei_ordinaria_no_24-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/908/projeto_de_lei_ordinaria_no_24-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADERIR AO PROGRAMA ESTRADA BOA RURAL NO ÂMBITO DO MUNICÍPIO DE ZORTÉA, DESTINADO À PAVIMENTAÇÃO DE ESTRADAS MUNICIPAIS EM ÁREAS RURAIS E DPA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/909/projeto_de_lei_ordinaria_no_25-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/909/projeto_de_lei_ordinaria_no_25-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO COM BADESC - AGÊNCIA DE FOMENTO DE SANTA CATARINA S.A., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/910/projeto_de_lei_ordinaria_no_26-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/910/projeto_de_lei_ordinaria_no_26-2025.pdf</t>
   </si>
   <si>
     <t>REVOGA LEI ORDINÁRIA Nº 798/2025 DE 05 DE MARÇO DE 2025 QUE AUTORIZA A DOAÇÃO DE TERRENO PÚBLICO PARA FINS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/911/projeto_de_lei_ordinaria_no_27-2025_que_cria_o_conselho_municipal_de_saneamento_basico_do_municipio_d.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/911/projeto_de_lei_ordinaria_no_27-2025_que_cria_o_conselho_municipal_de_saneamento_basico_do_municipio_d.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE SANEAMENTO BÁSICO DO MUNICÍPIO DE ZORTÉA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/912/projeto_de_lei_ordinaria_no_28-2025_que_autoriza_a_cessao_de_servidores_publicos_do_municipio_de_zort.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/912/projeto_de_lei_ordinaria_no_28-2025_que_autoriza_a_cessao_de_servidores_publicos_do_municipio_de_zort.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CESSÃO DE SERVIDORES PÚBLICOS DO MUNICÍPIO DE ZORTÉA PARA AS INSTITUIÇÕES DE ENSINO AMA E APAE DO MUNICÍPIO DE CAPINZAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/916/projeto_de_lei_ordinaria_no_29_-_plano_plurianual_periodo_2026_a_2029..pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/916/projeto_de_lei_ordinaria_no_29_-_plano_plurianual_periodo_2026_a_2029..pdf</t>
   </si>
   <si>
     <t>DISPÕE SSOBRE O PLANO PLURIANUAL PARA O PERÍODO 2026 A 2029.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/918/projeto_de_lei_no_030-2025_-_anulacao_e_suplementacao_da_camara_1.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/918/projeto_de_lei_no_030-2025_-_anulacao_e_suplementacao_da_camara_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/919/projeto_de_lei_no_31-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/919/projeto_de_lei_no_31-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO DE BEM PÚBLICO MUNICIPAL E AUTORIZA SUA UTILIZAÇÃO NO PROGRAMA HABITACIONAL DENOMINADO CASA CATARINA.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/920/projeto_de_lei_no_32-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/920/projeto_de_lei_no_32-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE ZORTÉA A REALIZAR DESPESA COM A PROMOÇÃO DO EVENTO DE PREMIAÇÃO ÀS EMPRESAS DESTAQUES DO MOVIMENTO ECONÔMICO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/915/projeto_de_lei_no_33-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/915/projeto_de_lei_no_33-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A ÁREA DO PERÍMETRO URBANO NO MUNICÍPIO DE ZORTÉA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/917/projeto_de_lei_no_35_2025_ratifica_o_plano_municipal_de_cultura_de_zortea_assinado_1.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/917/projeto_de_lei_no_35_2025_ratifica_o_plano_municipal_de_cultura_de_zortea_assinado_1.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PLANO MUNICIPAL DE CULTURA DE ZORTÉA, INSTITUÍDO PELA LEI MUNICIPAL Nº 783/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/922/projeto_de_lei_no_36_2025_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_202.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/922/projeto_de_lei_no_36_2025_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_202.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/923/projeto_de_lei_no_37_2025_dispoe_sobre_o_programa_de_parcerias_publico-privadas_e_concessoes.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/923/projeto_de_lei_no_37_2025_dispoe_sobre_o_programa_de_parcerias_publico-privadas_e_concessoes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA MUNICIPAL DE PARCERIAS PÚBLICO-PRIVADAS E CONCESSÕES DO MUNICÍPIO DE ZORTÉA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/924/projeto_de_lei_no_38-2025_dispoe_sobre_o_servico_de_inspecao_municipal_1.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/924/projeto_de_lei_no_38-2025_dispoe_sobre_o_servico_de_inspecao_municipal_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO DE INSPEÇÃO MUNICIPAL E AS NORMAS DE INSPEÇÃO INDUSTRIAL E SANITÁRIA DE PRODUTOS DE ORIGEM ANIMAL NO MUNICÍPIO DE ZORTÉA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/925/projeto_de_lei_no_39_2025_cessao_de_uso_equipamentos_agricolas_3.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/925/projeto_de_lei_no_39_2025_cessao_de_uso_equipamentos_agricolas_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR A CESSÃO DE USO DE EQUIPAMENTOS AGRÍCOLAS À ASSOCIAÇÃO DE PRODUTORES RURAIS DE POUSO ALTO E TRÊS PORTEIRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/926/projeto_de_lei_no_40-2025_autoriza_o_poder_executivo_municipal_a_abrir_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/926/projeto_de_lei_no_40-2025_autoriza_o_poder_executivo_municipal_a_abrir_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL SUPLEMENTAR</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/927/projeto_de_lei_no_41_2025_autoriza_despesa_cestas_natalinas.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/927/projeto_de_lei_no_41_2025_autoriza_despesa_cestas_natalinas.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE ZORTÉA A REALIZAR DESPESA COM A AQUISIÇÃO E DISTRIBUIÇÃO DE BRINDES NATALINOS AOS SERVIDORES PÚBLICOS DE ZORTÉA.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/819/projeto_de_lei_02_-_instituto_crescer_com_parecer.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/819/projeto_de_lei_02_-_instituto_crescer_com_parecer.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O INSTITUTO CRESCER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/820/projeto_de_lei_-_clube_de_maes.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/820/projeto_de_lei_-_clube_de_maes.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O CLUBE DE MÃES DO MUNICÍPIO DE ZORTÉA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/821/projeto_de_lei_004_-_dia_dos_legendarios_atualizado.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/821/projeto_de_lei_004_-_dia_dos_legendarios_atualizado.pdf</t>
   </si>
   <si>
     <t>RECONHECE O DIA 11 DE MAIO COMO DIA MUNICIPAL DOS LEGENDÁRIOS, NO ÂMBITO DO MUNICÍPIO DE ZORTÉA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/895/projeto_de_lei_005_legislativo_vale_alimentacao_camara_2025_.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/895/projeto_de_lei_005_legislativo_vale_alimentacao_camara_2025_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O VALOR E AS REGRAS DE CONCESSÃO DO VALE-ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE ZORTÉA.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/896/projeto_de_lei_n_o_006_-_rua_coberta_timbrado.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/896/projeto_de_lei_n_o_006_-_rua_coberta_timbrado.pdf</t>
   </si>
   <si>
     <t>DENOMINA “RUA COBERTA BENAVENUTO VILARINO LIRA” A ESTRUTURA COBERTA LOCALIZADA NA RUA HILÁRIO SUSIN, NO MUNICÍPIO DE ZORTÉA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/897/pl_-_subsidio_prefeito_e_vice__parecer.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/897/pl_-_subsidio_prefeito_e_vice__parecer.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DO SUBSÍDIO MENSAL DO PREFEITO E DO VICE-PREFEITO DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/898/pl_-_subsidio_secretario__parecer.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/898/pl_-_subsidio_secretario__parecer.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DO SUBSÍDIO MENSAL DOS SECRETÁRIOS MUNICIPAIS DE ZORTÉA.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/899/projeto_legislativo_009-2025-_auxilio_alimentacao_vereador.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/899/projeto_legislativo_009-2025-_auxilio_alimentacao_vereador.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXÍLIOALIMENTAÇÃO, DE NATUREZA INDENIZATÓRIA, AOS VEREADORES DA CÂMARA MUNICIPAL DE ZORTÉA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/900/projeto_de_lei_010_-_sandro_-tea_ok.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/900/projeto_de_lei_010_-_sandro_-tea_ok.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IDENTIFICAÇÃO DE LOCAIS ONDE RESIDEM OU FREQUENTAM PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) E SOBRE A LIMITAÇÃO DE EMISSÃO DE RUÍDOS NAS PROXIMIDADES DESSAS ÁREAS, NO MUNICÍPIO DE ZORTÉA SC , E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/913/projeto_de_lei_no_011_legislativa_-_educacao_financeira1.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/913/projeto_de_lei_no_011_legislativa_-_educacao_financeira1.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DA REDE MUNICIPAL DE ENSINO DE ZORTÉA, A POLÍTICA DE EDUCAÇÃO FINANCEIRA DE FORMA TRANSVERSAL NOS ANOS FINAIS DO ENSINO FUNDAMENTAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/914/projeto_legislativo_12-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/914/projeto_legislativo_12-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGISTRO DE FREQUÊNCIA POR IDENTIFICAÇÃO BIOMÉTRICA NAS SESSÕES PLENÁRIAS, NAS REUNIÕES DE COMISSÕES DA CÂMARA MUNICIPAL DE ZORTÉA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/921/projeto_legislativo_no_13-2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/921/projeto_legislativo_no_13-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DA EDUCAÇÃO MORAL E CÍVICA COMO CONTEÚDO TRANSVERSAL NO ÂMBITO DA REDE MUNICIPAL DE ENSINO DE ZORTÉA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/849/resolucao_01.2025_composicao_das_comissoes_permanentes.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/849/resolucao_01.2025_composicao_das_comissoes_permanentes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a constituição das Comissões Legislativas Permanentes.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/850/resolucao_02.2025_mesa_diarias_zortea_2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/850/resolucao_02.2025_mesa_diarias_zortea_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão, pagamento e a prestação de contas de diárias a Vereadores e Servidores da Câmara de Vereadores de Zortéa.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/851/resolucao_003.2025_-_alteracao_dia_e_horario.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/851/resolucao_003.2025_-_alteracao_dia_e_horario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do dia e horário das Sessões Ordinárias da Câmara Municipal de Zortéa e das reuniões das Comissões Permanentes.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/852/resolucao_04.2025_mesa_diarias_zortea_2025.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/852/resolucao_04.2025_mesa_diarias_zortea_2025.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1801,68 +1801,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/806/indicacao_01-2025_-14_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/808/indicacao_03-2025-14_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/809/indicacao_04-2025_-14_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/810/indicacao_05-2025-_21_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/811/indicacao_06-2025_-21_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/812/indicacao_07-2025-_21_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/825/indicacao_08-2025-_03_de_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/826/indicacao_009_-05_de_fevereiro_2025-_implantar_sistema_de_cortina_verde_nas_areas_do_perimetro_urbano_do_municipio_de_zortea_que_fazem_divisa_com_lavouras..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/827/indicacao_010_-2025-_05_de_fevereiro_225_instalacao_de_uma_faixa_elevada_na_rua_samuel_zampieri_esquina_com_a_rua_domingos_pelizzaro_no_bairro_conceicao..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/828/indicacao_011-2025-_07_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/829/indicacao_012-2025_-_07_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/830/indicacao_013-2025_-_12_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/831/indicacao_013-2025_-_12_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/832/indicacao_015-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/833/indicacao_016-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/834/indicacao_017-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/835/indicacao_018-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/836/indicacao_019-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/837/indicacao_020-2025_-20_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/838/indicacao_021-_2025-_20_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/839/indicacao_022-2025_assinados.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/840/indicacao_023-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/841/indicacao_024-2025-_03_de_marco.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/842/indicacao_025-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/843/indicacao_026-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/844/indicacao_027-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/845/indicacao_028-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/846/indicacao_029-_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/847/indicacao_030-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/848/indicacao_031-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/863/indicacao_032-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_033-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/865/indicacao__034-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/866/indicacao_035-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/867/indicacao_036-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/869/indicacao_38-2025-_transporte_idosos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/870/indicacao_39-2025_-_melhorias_centro_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/871/indicacao_040-2025-_fanfarra.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/872/indicacao_041-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/873/indicacao_042-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/874/indicacao_043-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/875/indicacao_044-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/876/indicacao_045-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/877/indicacao__046-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/878/indicacao_047-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/879/indicacao_048-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/880/indicacao_049-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/881/indicacao_050_-_2025__marisete_e_alexandre_09.061.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/882/indicacao_051_-_2025_marisete_e_alexandre_09.06_-_balanca1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/883/indicacao_052-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/884/indicacao_053_-_2025_alexandre__-_escolinhas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/885/indicacao_054_-_2025_maicon_16.061.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/886/indicacao_055-2025_-_2025_de_30_de_junho.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/887/indicacao_056-2025_-_2025_de_30_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/901/indicacao_057-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/902/indicacao_058-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/903/indicacao_059-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/904/indicacao_060-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/905/indicacao_061_-_2025__aumento_salario_todas_as_classes.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/906/indicacao_62-2025_melhorias_rua_antonio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/907/indicacao_063-2025_hidrante.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/805/emenda_a_lei_organica_001.2025_-_alteracao_de_horarios_08.01.2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/804/projeto_de_lei_complementar_no_01_2025_altera_valor_funcao_gratificada_medico.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/814/projeto_de_lei_complementar_no_02_2025_cria_vaga_cargo_agente_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/815/projeto_de_lei_complementar_no_03_2025_alteracao_carga_horaria_assessor_juridico.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/818/projeto_de_lei_complementar_no_04_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/894/projeto_de_lei_complementar_no_07_2025_dispoe_sobre_a_majoracao_do_vencimento_do_cargo_de_diretor_municipal.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/931/projeto_de_lei_complementar_no_08_2025_promove_alteracoes_na_lei_030_2017_diretoria_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/928/projeto_de_lei_complementar_no_09-2025_regulamentacao_para_a_instalacao_e_uso_do_sistema_5g.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/929/projeto_de_lei_complementar_no_10-2025_dispoe_sobre_as_regras_para_constituicao_e_funcionamento_de_am.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/930/projeto_de_lei_complementar_no_11-2025_dispoe_sobre_a_criacao_da_politica_municipal_de_desenvolviment.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/813/projeto_de_lei_001-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/816/projeto_de_lei_no_02_2025_assembleia_prefeitos_amplasc_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/817/projeto_de_lei_no_03_2025_doacao_terreno_fatima_serlene_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/822/projeto_de_lei_005-2025_repasse_para_as_associacoes_apaeamaaeaz.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/823/projeto_de_lei_no_06_2025_revisao_geral_anual_marco_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/824/projeto_de_lei_07-_2025_abre_cred_especial_coord_idoso_e_3393.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/853/projeto_de_lei_ordinaria_no_008_-_2025_de_14_de_abril_de_2025_-_autoriza_o_poder_executivo_municipal_a_abrir_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/854/projeto_de_lei_no_09_2025_reconhecimento_de_divida_exercicio_anterior.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/855/projeto_de_lei_no_010_-_2025_-_cria_funcao_gratificada_grafi.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/862/projeto_de_lei_no_11_2025_fixa_valor_minimo_para_ajuizamento_de_execucao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/856/projeto_de_lei_no_12_2025_altera_o_perimetro_urbano_do_municipio_de_zortea_2.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/857/projeto_de_lei_no_13_2025_incentivos_fiscais_empresa_gratt.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/858/projeto_de_lei_no_14_2025_ratificacao_consorcio_cisamures.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/859/projeto_de_lei_no_15_2025_fornecimento_de_marmitas_com_oficio.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/860/projeto_de_lei_no_16_2025_alteracao_requisitos_cargo_operador_de_maquinas_com_oficio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/861/projeto_de_lei_no_17_2025_tarifa_social_agua_com_oficio.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/888/projeto_de_lei_no_18_2025_gratificacao_sobreaviso_motoristas_saude.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/889/projeto_de_lei_no_19_2025_aumenta_o_numero_de_vagas_do_cargo_de_agente_operacionall.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/890/projeto_de_lei_ordinaria_no_20_de_06_de_junho_de_2025_impacto_financeiro_-_projeto_de_lei_no_020-202.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/892/pl_2225.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/893/projeto_de_lei_no_23_2025_alienacao_de_bens_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/908/projeto_de_lei_ordinaria_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/909/projeto_de_lei_ordinaria_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/910/projeto_de_lei_ordinaria_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/911/projeto_de_lei_ordinaria_no_27-2025_que_cria_o_conselho_municipal_de_saneamento_basico_do_municipio_d.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/912/projeto_de_lei_ordinaria_no_28-2025_que_autoriza_a_cessao_de_servidores_publicos_do_municipio_de_zort.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/916/projeto_de_lei_ordinaria_no_29_-_plano_plurianual_periodo_2026_a_2029..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/918/projeto_de_lei_no_030-2025_-_anulacao_e_suplementacao_da_camara_1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/919/projeto_de_lei_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/920/projeto_de_lei_no_32-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/915/projeto_de_lei_no_33-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/917/projeto_de_lei_no_35_2025_ratifica_o_plano_municipal_de_cultura_de_zortea_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/922/projeto_de_lei_no_36_2025_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_202.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/923/projeto_de_lei_no_37_2025_dispoe_sobre_o_programa_de_parcerias_publico-privadas_e_concessoes.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/924/projeto_de_lei_no_38-2025_dispoe_sobre_o_servico_de_inspecao_municipal_1.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/925/projeto_de_lei_no_39_2025_cessao_de_uso_equipamentos_agricolas_3.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/926/projeto_de_lei_no_40-2025_autoriza_o_poder_executivo_municipal_a_abrir_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/927/projeto_de_lei_no_41_2025_autoriza_despesa_cestas_natalinas.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/819/projeto_de_lei_02_-_instituto_crescer_com_parecer.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/820/projeto_de_lei_-_clube_de_maes.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/821/projeto_de_lei_004_-_dia_dos_legendarios_atualizado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/895/projeto_de_lei_005_legislativo_vale_alimentacao_camara_2025_.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/896/projeto_de_lei_n_o_006_-_rua_coberta_timbrado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/897/pl_-_subsidio_prefeito_e_vice__parecer.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/898/pl_-_subsidio_secretario__parecer.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/899/projeto_legislativo_009-2025-_auxilio_alimentacao_vereador.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/900/projeto_de_lei_010_-_sandro_-tea_ok.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/913/projeto_de_lei_no_011_legislativa_-_educacao_financeira1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/914/projeto_legislativo_12-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/921/projeto_legislativo_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/849/resolucao_01.2025_composicao_das_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/850/resolucao_02.2025_mesa_diarias_zortea_2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/851/resolucao_003.2025_-_alteracao_dia_e_horario.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/852/resolucao_04.2025_mesa_diarias_zortea_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/806/indicacao_01-2025_-14_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/808/indicacao_03-2025-14_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/809/indicacao_04-2025_-14_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/810/indicacao_05-2025-_21_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/811/indicacao_06-2025_-21_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/812/indicacao_07-2025-_21_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/825/indicacao_08-2025-_03_de_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/826/indicacao_009_-05_de_fevereiro_2025-_implantar_sistema_de_cortina_verde_nas_areas_do_perimetro_urbano_do_municipio_de_zortea_que_fazem_divisa_com_lavouras..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/827/indicacao_010_-2025-_05_de_fevereiro_225_instalacao_de_uma_faixa_elevada_na_rua_samuel_zampieri_esquina_com_a_rua_domingos_pelizzaro_no_bairro_conceicao..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/828/indicacao_011-2025-_07_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/829/indicacao_012-2025_-_07_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/830/indicacao_013-2025_-_12_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/831/indicacao_013-2025_-_12_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/832/indicacao_015-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/833/indicacao_016-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/834/indicacao_017-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/835/indicacao_018-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/836/indicacao_019-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/837/indicacao_020-2025_-20_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/838/indicacao_021-_2025-_20_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/839/indicacao_022-2025_assinados.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/840/indicacao_023-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/841/indicacao_024-2025-_03_de_marco.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/842/indicacao_025-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/843/indicacao_026-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/844/indicacao_027-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/845/indicacao_028-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/846/indicacao_029-_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/847/indicacao_030-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/848/indicacao_031-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/863/indicacao_032-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_033-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/865/indicacao__034-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/866/indicacao_035-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/867/indicacao_036-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/869/indicacao_38-2025-_transporte_idosos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/870/indicacao_39-2025_-_melhorias_centro_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/871/indicacao_040-2025-_fanfarra.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/872/indicacao_041-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/873/indicacao_042-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/874/indicacao_043-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/875/indicacao_044-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/876/indicacao_045-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/877/indicacao__046-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/878/indicacao_047-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/879/indicacao_048-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/880/indicacao_049-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/881/indicacao_050_-_2025__marisete_e_alexandre_09.061.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/882/indicacao_051_-_2025_marisete_e_alexandre_09.06_-_balanca1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/883/indicacao_052-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/884/indicacao_053_-_2025_alexandre__-_escolinhas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/885/indicacao_054_-_2025_maicon_16.061.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/886/indicacao_055-2025_-_2025_de_30_de_junho.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/887/indicacao_056-2025_-_2025_de_30_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/901/indicacao_057-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/902/indicacao_058-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/903/indicacao_059-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/904/indicacao_060-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/905/indicacao_061_-_2025__aumento_salario_todas_as_classes.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/906/indicacao_62-2025_melhorias_rua_antonio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/907/indicacao_063-2025_hidrante.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/805/emenda_a_lei_organica_001.2025_-_alteracao_de_horarios_08.01.2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/804/projeto_de_lei_complementar_no_01_2025_altera_valor_funcao_gratificada_medico.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/814/projeto_de_lei_complementar_no_02_2025_cria_vaga_cargo_agente_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/815/projeto_de_lei_complementar_no_03_2025_alteracao_carga_horaria_assessor_juridico.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/818/projeto_de_lei_complementar_no_04_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/894/projeto_de_lei_complementar_no_07_2025_dispoe_sobre_a_majoracao_do_vencimento_do_cargo_de_diretor_municipal.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/931/projeto_de_lei_complementar_no_08_2025_promove_alteracoes_na_lei_030_2017_diretoria_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/928/projeto_de_lei_complementar_no_09-2025_regulamentacao_para_a_instalacao_e_uso_do_sistema_5g.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/929/projeto_de_lei_complementar_no_10-2025_dispoe_sobre_as_regras_para_constituicao_e_funcionamento_de_am.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/930/projeto_de_lei_complementar_no_11-2025_dispoe_sobre_a_criacao_da_politica_municipal_de_desenvolviment.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/813/projeto_de_lei_001-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/816/projeto_de_lei_no_02_2025_assembleia_prefeitos_amplasc_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/817/projeto_de_lei_no_03_2025_doacao_terreno_fatima_serlene_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/822/projeto_de_lei_005-2025_repasse_para_as_associacoes_apaeamaaeaz.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/823/projeto_de_lei_no_06_2025_revisao_geral_anual_marco_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/824/projeto_de_lei_07-_2025_abre_cred_especial_coord_idoso_e_3393.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/853/projeto_de_lei_ordinaria_no_008_-_2025_de_14_de_abril_de_2025_-_autoriza_o_poder_executivo_municipal_a_abrir_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/854/projeto_de_lei_no_09_2025_reconhecimento_de_divida_exercicio_anterior.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/855/projeto_de_lei_no_010_-_2025_-_cria_funcao_gratificada_grafi.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/862/projeto_de_lei_no_11_2025_fixa_valor_minimo_para_ajuizamento_de_execucao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/856/projeto_de_lei_no_12_2025_altera_o_perimetro_urbano_do_municipio_de_zortea_2.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/857/projeto_de_lei_no_13_2025_incentivos_fiscais_empresa_gratt.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/858/projeto_de_lei_no_14_2025_ratificacao_consorcio_cisamures.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/859/projeto_de_lei_no_15_2025_fornecimento_de_marmitas_com_oficio.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/860/projeto_de_lei_no_16_2025_alteracao_requisitos_cargo_operador_de_maquinas_com_oficio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/861/projeto_de_lei_no_17_2025_tarifa_social_agua_com_oficio.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/888/projeto_de_lei_no_18_2025_gratificacao_sobreaviso_motoristas_saude.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/889/projeto_de_lei_no_19_2025_aumenta_o_numero_de_vagas_do_cargo_de_agente_operacionall.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/890/projeto_de_lei_ordinaria_no_20_de_06_de_junho_de_2025_impacto_financeiro_-_projeto_de_lei_no_020-202.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/892/pl_2225.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/893/projeto_de_lei_no_23_2025_alienacao_de_bens_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/908/projeto_de_lei_ordinaria_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/909/projeto_de_lei_ordinaria_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/910/projeto_de_lei_ordinaria_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/911/projeto_de_lei_ordinaria_no_27-2025_que_cria_o_conselho_municipal_de_saneamento_basico_do_municipio_d.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/912/projeto_de_lei_ordinaria_no_28-2025_que_autoriza_a_cessao_de_servidores_publicos_do_municipio_de_zort.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/916/projeto_de_lei_ordinaria_no_29_-_plano_plurianual_periodo_2026_a_2029..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/918/projeto_de_lei_no_030-2025_-_anulacao_e_suplementacao_da_camara_1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/919/projeto_de_lei_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/920/projeto_de_lei_no_32-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/915/projeto_de_lei_no_33-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/917/projeto_de_lei_no_35_2025_ratifica_o_plano_municipal_de_cultura_de_zortea_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/922/projeto_de_lei_no_36_2025_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_202.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/923/projeto_de_lei_no_37_2025_dispoe_sobre_o_programa_de_parcerias_publico-privadas_e_concessoes.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/924/projeto_de_lei_no_38-2025_dispoe_sobre_o_servico_de_inspecao_municipal_1.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/925/projeto_de_lei_no_39_2025_cessao_de_uso_equipamentos_agricolas_3.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/926/projeto_de_lei_no_40-2025_autoriza_o_poder_executivo_municipal_a_abrir_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/927/projeto_de_lei_no_41_2025_autoriza_despesa_cestas_natalinas.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/819/projeto_de_lei_02_-_instituto_crescer_com_parecer.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/820/projeto_de_lei_-_clube_de_maes.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/821/projeto_de_lei_004_-_dia_dos_legendarios_atualizado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/895/projeto_de_lei_005_legislativo_vale_alimentacao_camara_2025_.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/896/projeto_de_lei_n_o_006_-_rua_coberta_timbrado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/897/pl_-_subsidio_prefeito_e_vice__parecer.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/898/pl_-_subsidio_secretario__parecer.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/899/projeto_legislativo_009-2025-_auxilio_alimentacao_vereador.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/900/projeto_de_lei_010_-_sandro_-tea_ok.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/913/projeto_de_lei_no_011_legislativa_-_educacao_financeira1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/914/projeto_legislativo_12-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/921/projeto_legislativo_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/849/resolucao_01.2025_composicao_das_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/850/resolucao_02.2025_mesa_diarias_zortea_2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/851/resolucao_003.2025_-_alteracao_dia_e_horario.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/sapl/public/materialegislativa/2025/852/resolucao_04.2025_mesa_diarias_zortea_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H129"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="148.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="224.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="224" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>