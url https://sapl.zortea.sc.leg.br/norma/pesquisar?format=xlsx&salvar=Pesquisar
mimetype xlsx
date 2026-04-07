--- v0 (2025-10-19)
+++ v1 (2026-04-07)
@@ -48,5200 +48,5200 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Lei</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/580/580_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI ORÇAMENTÁRIA ANUAL PARA 2017.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/579/579_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA VERBAS DO ORÇAMENTO DA PREFEITURA MUNICIPAL DE ZORTÉA.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/578/578_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/578/578_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº. 0410, QUE AUTORIZA A AQUISIÇÃO DE CESTAS DE NATAL PARA OS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/577/577_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA VERBAS DO ORÇAMENTO DA PREFEITURA MUNICIPAL DE ZORTÉA, FUNDO MUNICIPAL DE SAÚDE E DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/576/576_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/576/576_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/564/564_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº. 0461, QUE INSTITUI O PLANO PLURIANUAL PARA O PERÍODO DE 2014 A 2017.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/575/575_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NOTA FISCAL DE SERVIÇO ELETRÔNICO - NFS-E E A ESCRITA FISCAL ELETRÔNICA NO ÂMBITO DA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/574/574_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE NOME AOS LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/573/573_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DO SUBSÍDIO MENSAL DOS SECRETÁRIOS MUNICIPAIS DE ZORTÉA, PARA O QUADRIÊNIO DE 2017/2020.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/572/572_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/572/572_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROJETO ADOTE UMA PRAÇA OU ÁREA PÚBLICA NO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/571/571_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/571/571_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA VERBAS DO ORÇAMENTO DA PREFEITURA.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/570/570_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SUBSÍDIO DOS VEREADORES DA CÂMARA MUNICIPAL DE ZORTÉA, PARA A LEGISLATURA 2017/2020.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/569/569_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DO SUBSÍDIO MENSAL DO PREFEITO E DO VICE PREFEITO DO MUNICÍPIO DE ZORTÉA, PARA O QUADRIÊNIO 2017/2020.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/568/568_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSAR/TRANSFERIR VERBA PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE DE CAPINZAL, PARA CUSTEIO NO ATENDIMENTO DE PESSOAS EXCEPCIONAIS DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/567/567_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/567/567_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE ALIMENTAÇÃO DO SERVIDOR DA CÂMARA DE VEREADORES DE ZORTÉA E INSTITUI O VALE ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/566/566_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/566/566_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA VERBAS DO ORÇAMENTO DO FUNDO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/565/565_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº. 0516, QUE DISPÕE SOBRE A EXPLORAÇÃO DOS SERVIÇOS DE REMOÇÃO E GUARDA DE VEÍCULOS.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/563/563_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO E DOS SUBSÍDIOS DOS AGENTES PÚBLICOS MUNICIPAIS DOS PODERES EXECUTIVOS E LEGISLATIVO.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/562/562_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/562/562_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O INCISO II, DO ARTIGO 7º DA LEI Nº. 0101, QUE CRIA O CONSELHO MUNICIPAL DE SAÚDE - CMS, DE CARÁTER PERMANENTE, TERÁ FUNÇÕES DELIBERATIVAS, NORMATIVAS E FISCALIZADORAS, ASSIM COMO DE FORMULAÇÃO ESTRATÉGICA, ATUANDO NO ACOMPANHAMENTO, CONTROLE E AVALIAÇÃO DA POLÍTICA MUNICIPAL DE SAÚDE._x000D_
 </t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/561/561_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA DA POLÍTICA DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, O CONSELHO TUTELAR, E O FUNDO MUNICIPAL PARA INFÂNCIA E ADOLESCÊNCIA - FIA.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/560/560_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/560/560_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA VERBAS DO ORÇAMENTO DA PREFEITURA MUNICIPAL DE ZORTÉA E DO FUNDO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/559/559_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 0494, QUE REVOGA A LEI N°. 0479, QUE PROMOVE A CONCESSÃO DO DIREITO REAL DE USO DE 25 LOTES URBANOS DE PROPRIEDADE DO MUNICÍPIO DE ZORTÉA, PARA FINS DE CONSTRUÇÃO DE CASAS DO PROGRAMA MINHA CASA MINHA VIDA.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/558/558_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI ORÇAMENTÁRIA ANUAL PARA 2016.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/557/557_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ALIENAR MÓVEIS INSERVÍVEIS, SUCATA E OUTROS MATERIAIS DE PROPRIEDADE DA PREFEITURA.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/556/556_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE PARQUE DE EVENTOS MUNICIPAL BEATRIZ TEREZINHA LOPES, O PARQUE LOCALIZADO NA ESTRADA ZORTÉA - VOLTA GRANDE, CONTINUAÇÃO DA RUA ALCEU BORTOLI.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/555/555_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISENTA DO RECOLHIMENTO DA TAXA DE DIREITOS AUTORAIS PROCEDIDO PELO ESCRITÓRIO CENTRAL DE ARRECADAÇÃO E DISTRIBUIÇÃO DE DIREITOS AUTORAIS - ECAD, OS EVENTOS PROMOVIDOS POR ENTIDADES FILANTRÓPICAS, ASSOCIAÇÕES SEM FINS LUCRATIVOS, ESCOLAS, CRECHES E TEMPLOS DE QUALQUER CULTO.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/554/554_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE BAIRRO CÉU AZUL, O BAIRRO LOCALIZADO AO NORTE COM A RUA DOS MISSIONÁRIOS ENTRE AS RUAS DOMINGOS PEDRO DEPAOLI E A RUA ALCEU BORTOLI, AO OESTE COM A RUA DOMINGOS PEDRO DEPAOLI ENTRE A RUA DOS MISSIONÁRIOS E O FINAL DO PERÍMETRO URBANO, AO LESTE COM A RUA ALCEU BORTOLI ENTRE A RUA DOS MISSIONÁRIOS E O FINAL DO PERÍMETRO URBANO (SENTIDO VOLTA GRANDE), E AO SUL COM O TÉRMINO DO PERÍMETRO URBANO.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/553/553_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/552/552_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 0461, QUE INSTITUI O PLANO PLURIANUAL PARA O PERÍODO DE 2014 A 2017.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/551/551_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/550/550_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O ADICIONAL DE INSALUBRIDADE PELO EXERCÍCIO DE ATIVIDADE EM LOCAIS INSALUBRES.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/549/549_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O SISTEMA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL DE ZORTÉA E CRIA O FUNDO MUNICIPAL DE CALAMIDADES PÚBLICAS, PROTEÇÃO E DEFESA CIVIL.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/548/548_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE DEFESA CIVIL DO MUNICÍPIO DE ZORTÉA - FUNMDEC.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/547/547_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL - COMDEC.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/546/546_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SUPRESSÃO DO § 2° DO ART. 45 E ALTERA O ART. 58 DA LEI COMPLEMENTAR N. 028/15, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO PARA PROFISSIONAIS EM EDUCAÇÃO DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/545/545_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELEGE COMO ENTE REGULADOR DOS SERVIÇOS DE SANEAMENTO DO MUNICÍPIO DE ZORTÉA - SC, ENGLOBANDO ÁGUA, ESGOTO, RESÍDUOS SÓLIDOS E DRENAGEM URBANA, O CONSÓRCIO INTERMUNICIPAL DE SANEAMENTO AMBIENTAL - CISAM MEIO OESTE.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/544/544_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE EDUCAÇÃO - PME.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/542/542_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LETRA C DO INCISO II DO ARTIGO 4º DA LEI Nº. 0489, QUE CRIA O CONSELHO MUNICIPAL DO IDOSO E CRIA DO FUNDO ESPECIAL.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/541/541_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAR UM DESFIBRILADOR AUTOMÁTICO EXTERNO, AO HOSPITAL NOSSA SENHORA DAS DORES DO MUNICÍPIO DE CAPINZAL.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/540/540_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXPLORAÇÃO DOS SERVIÇOS DE REMOÇÃO E GUARDA DE VEÍCULOS.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/543/543_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO PARA PROFISSIONAIS EM EDUCAÇÃO DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/539/539_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/538/538_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSAR/TRANSFERIR VERBA PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE CAPINZAL - APAE, PARA AMPLIAÇÕES E MELHORIAS DE SUAS INSTALAÇÕES FÍSICAS.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EML</t>
   </si>
   <si>
     <t>Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/</t>
+    <t>http://sapl.zortea.sc.leg.br/media/</t>
   </si>
   <si>
     <t>EMENDA À LEI ORGÂNICA</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/537/537_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/537/537_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO E DOS SUBSÍDIOS DOS AGENTES PÚBLICOS DOS PODERES EXECUTIVOS E LEGISLATIVOS.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/536/536_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE BENEFÍCIOS PARA PAGAMENTOS DE CRÉDITOS TRIBUTÁRIOS DA FAZENDA MUNICIPAL DE ZORTÉA.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/535/535_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 30º DA LEI Nº. 0087, QUE INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/534/534_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/533/533_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NO MUNICÍPIO DE ZORTÉA, COMO FESTA TRADICIONAL ALUSIVA AOS FESTEJOS COMEMORATIVOS DE ANIVERSÁRIO DE EMANCIPAÇÃO POLÍTICA-ADMINISTRATIVA A FESTA DO BOI NO ROLETE.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/532/532_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA VERBAS DO ORÇAMENTO DA PREFEITURA MUNICIPAL DE ZORTÉA DO FUNDO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/531/531_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL, NO ÂMBITO DO PROGRAMA/LINHA DE FINANCIAMENTO PRÓ-TRANSPORTE, PAC PAVIMENTAÇÃO E QUALIFICAÇÃO DE VIAS URBANAS, DESTINADOS À PAVIMENTAÇÃO E QUALIFICAÇÃO DAS VIAS URBANAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/530/530_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAR CONVÊNIO COM BANCOS E INSTITUIÇÕES FINANCEIRAS, PARA CONCESSÃO DE EMPRÉSTIMOS CONSIGNADOS EM FOLHA DE PAGAMENTO AOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS DA ADMINISTRAÇÃO DIRETA, AUTARQUIAS E FUNDAÇÕES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/529/529_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI ORÇAMENTÁRIA ANUAL PARA 2015.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/528/528_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE DO MUNICÍPIO DE ZÓRTEA.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/527/527_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 2º, 5º E 8º DA LEI Nº. 0402, QUE DISPÕE SOBRE A CRIAÇÃO DE PROGRAMA DE INCENTIVO A EMISSÃO DE NOTA FISCAL DO MUNICÍPIO DE ZORTÉA - SC.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/526/526_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DO ARTIGO 16, "CAPUT" E REVOGA O PARÁGRAFO ÚNICO DO MESMO ARTIGO, DA LEI 0480, QUE INSTITUI OS QUADROS DE PESSOAL E PLANO DE CARREIRA DA CÂMARA MUNICIPAL DE VEREADORES DE ZORTÉA.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/525/525_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2015.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/524/524_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/524/524_texto_integral.pdf</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/523/523_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUXÍLIO A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE DE CAPINZAL, PARA CUSTEIO NO ATENDIMENTO DE PESSOAS EXCEPCIONAIS DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/522/522_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/521/521_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TAXA MUNICIPAL DE PRESTAÇÃO DE SERVIÇOS AMBIENTAIS PRESTADOS PELA SECRETARIA MUNICIPAL DE AGRICULTURA, INDÚSTRIA, COMÉRCIO E TURISMO NO ÂMBITO MUNICIPAL.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/520/520_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/520/520_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE MEIO AMBIENTE DE ZORTÉA - FUNMAZ.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/519/519_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/518/518_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ALIENAR DIVERSOS BENS MÓVEIS, CONSIDERADOS INSERVÍVEIS PARA O MUNICÍPIO DE ZORTÉA, ATRAVÉS DE LEILÃO.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/517/517_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI N°. 0479, QUE PROMOVE A CONCESSÃO DO DIREITO REAL DE USO DE 25 LOTES URBANOS DE PROPRIEDADE DO MUNICÍPIO DE ZORTÉA, PARA FINS DE CONSTRUÇÃO DE CASAS DO PROGRAMA MINHA CASA MINHA VIDA.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/516/516_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO § INCISO XI DO ARTIGO 6° DA LEI MUNICIPAL N°. 202, QUE DISPÕE SOBRE O PARCELAMENTO DO SOLO PARA FINS URBANOS NO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/515/515_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA O CENTRO DE COMERCIALIZAÇÃO DE PRODUTOS ARTESANAIS VALDOMIRO DOS SANTOS.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/514/514_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA O CENTRO DE FORMAÇÃO E APOIO A AGRICULTURA FAMILIAR MARIA NOEMIA INFELD, E DENOMINA A BALANÇA MUNICIPAL SEU NECO DE MATOS.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/513/513_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL NO ORÇAMENTO DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/512/512_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DO IDOSO E CRIA DO FUNDO ESPECIAL.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/511/511_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE E REGULA OS BENEFÍCIOS EVENTUAIS NO ÂMBITO DA POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL DE ZORTÉA.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/510/510_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL - CMAS.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/509/509_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA E REGULAMENTA O FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL - FNAS.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/508/508_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO DA POLÍTICA E DO SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/507/507_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O QUADRO DE PESSOAL E PLANO DE CARGOS E SALÁRIOS DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ZORTÉA, E EXCLUI CARGOS E VAGAS.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/506/506_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO E DOS SUBSÍDIOS DOS AGENTES PÚBLICOS MUNICIPAIS DOS PODERES EXECUTIVO E LEGISLATIVO DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/505/505_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE EM COMODATO PELO PRAZO DE VINTE ANOS UM TERRENO PARA O LIONS CLUBE DE ZORTÉA.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/504/504_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FIRMAR TERMO DE CESSÃO DE USO COM A EMPRESA COPERCAMPOS LTDA - FILIAL 62, PARA UTILIZAÇÃO DA VAZÃO DE ÁGUA DE SEU POÇO ARTESIANO, A FIM DE PERMITIR O ABASTECIMENTO DE ÁGUA AOS MORADORES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/503/503_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI OS QUADROS DE PESSOAL E PLANO DE CARREIRA DA CÂMARA MUNICIPAL DE VEREADORES DE ZORTÉA.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/502/502_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVE A CONCESSÃO DO DIREITO REAL DE USO DE 25 LOTES URBANOS DE PROPRIEDADE DO MUNICÍPIO DE ZORTÉA, PARA FINS DE CONSTRUÇÃO DE CASAS DO PROGRAMA MINHA CASA MINHA VIDA.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/501/501_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAR A ASSOCIAÇÃO DE PAIS E PROFESSORES &amp;#8211; APP DO GRUPO ESCOLAR MUNICIPAL HORIZONTE NÚCLEO I, DOAR OS MATERIAIS INSERVÍVEIS DA COBERTURA DO REFERIDO GRUPO ESCOLAR.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/500/500_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA O BAIRRO MENEGAZ.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/499/499_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA A ACADEMIA AO AR LIVRE NADIR SUSIN.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/498/498_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA A ACADEMIA AO AR LIVRE NELCI VIEIRA SARMENTO E A ACADEMIA AO AR LIVRE CELSO JOSÉ SUSIN.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/497/497_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A FICHA LIMPA MUNICIPAL NA NOMEAÇÃO DE SERVIDORES EM CARGOS COMISSIONADOS NO ÂMBITO DA ADMINISTRAÇÃO DIRETA AUTÁRQUICA E FUNDACIONAL, DO PODER EXECUTIVO E LEGISLATIVO DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/496/496_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI N°. 0450, QUE REVOGA A LEI MUNICIPAL N° 0086/98, QUE DELIMITA PERÍMETRO URBANO DO MUNICÍPIO DE ZORTÉA COM AS CARACTERÍSTICAS, RUMOS, CONFRONTAÇÕES E MEDIDAS.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/495/495_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/495/495_texto_integral.pdf</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/494/494_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/493/493_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/493/493_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ZORTÉA PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/492/492_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/491/491_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUXÍLIO FINANCEIRO AO GRÊMIO LÍRIO, CULTURAL BENEFICENTE E RECREATIVO, VISANDO MELHORIAS NO ALAMBRADO, INSTALAÇÕES E OBRAS NO ESTÁDIO DE FUTEBOL, OLIVO SUSIN.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/490/490_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FIRMAR TERMO DE CESSÃO DE USO DE UMA ÁREA DE TERRAS DE PROPRIEDADE DO MUNICÍPIO DE ZORTÉA, TENDO COMO FAVORECIDO O ESTADO DE SANTA CATARINA, DESTINADO A INSTALAÇÃO DO CRAS NO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/489/489_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA A RUA EUFRAZINA MARIA DE ALMEIDA.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/488/488_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/487/487_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NO MUNICÍPIO, NO ÂMBITO DA CÂMARA MUNICIPAL A CÂMARA MIRIM DE ZORTÉA.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/486/486_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE GESTÃO INTEGRADA DE RESÍDUOS SÓLIDOS - PMGIRS DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/485/485_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROMOVER A CONCESSÃO DO DIREITO REAL DE USO DE UM LOTE URBANO DE PROPRIEDADE DO MUNICÍPIO, PARA FINS DE CONSTRUÇÃO DE UMA CASA POPULAR A SRA. DELCIA WESCHENFELDER.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/484/484_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO PLURIANUAL PARA O PERÍODO DE 2014 A 2017.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/483/483_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/483/483_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI N° 203/03 DE 20 DE OUTUBRO DE 2003 QUE DISPÕE SOBRE O USO E OCUPAÇÃO DO SOLO URBANO (ZONEAMENTO) DA SEDE DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/482/482_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/481/481_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA PROGRAMA DE RECONHECIMENTO POR MOVIMENTAÇÃO FINANCEIRA, QUE VISA INCENTIVAR UMA SÓLIDA ALIANÇA ENTRE A MUNICIPALIDADE E OS SETORES DA CADEIA PRODUTIVA.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/458/458_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ARTIGO 71° DA LEI MUNICIPAL N° 003/97 QUE CRIA O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/480/480_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REALIZAR TRANSFERÊNCIA DE VERBA PARA ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE CAPINZAL - APAE, PARA CUSTEIO NA ATENDIMENTO DE PESSOAS EXCEPCIONAIS.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/457/457_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ARTIGO 79°, INCISO XIII DA LEI MUNICIPAL N° 003/97 QUE CRIA O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/479/479_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE EDUCAÇÃO PARA DECÊNIO 2012-2021, CONSTANTE DO ANEXO DA LEI, COM VISTAS AO CUMPRIMENTO DO DISPOSTO NO ART. 214 DA CONSTITUIÇÃO.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/478/478_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA OPERACIONAL AGROPECUÁRIO E DE DESENVOLVIMENTO RURAL - PROADER, QUE VISA INCENTIVAR UMA SÓLIDA ALIANÇA ENTRE A AGROPECUÁRIA.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/477/477_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/476/476_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO ZORTEENSE DE ACADÊMICOS DE ZORTÉA - AZA, VISANDO ATENDER O TRANSPORTE DE ESTUDANTES DE CURSOS TÉCNICOS, PROFISSIONALIZANTES, DE GRADUAÇÃO E PÓS-GRADUAÇÃO.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/475/475_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA PROTOCOLO DE INTENÇÕES DO CONSÓRCIO INTERMUNICIPAL DE SANEAMENTO BÁSICO, MEIO AMBIENTE, ATENÇÃO Á SANIDADE DOS PRODUTOS DE ORIGEM AGROPECUÁRIA E SEGURANÇA ALIMENTAR DO PLANALTO SUL DE SANTA CATARINA - CIMPLASC.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/474/474_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE ZORTÉA A FIRMAR CONVÊNIO COM O LAR DOS MENINOS JOÃO DIDOMÊNICO E O LAR MENINAS CASA DO CAMINHO, AMBOS COM SEDE NO MUNICÍPIO DE CAMPOS NOVOS.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/473/473_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL N° 0086/98, QUE DELIMITA PERÍMETRO URBANO DO MUNICÍPIO DE ZORTÉA COM AS CARACTERÍSTICAS, RUMOS, CONFRONTAÇÕES E MEDIDAS.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/472/472_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO PARA O ESTADO DE SANTA CATARINA, UM TERRENO COM ÁREA DE 4.902,88 M2, SITUADO ONDE SE ENCONTRA INSTALADA A ESCOLA DE EDUCAÇÃO BÁSICA MAJOR CIPRIANO RODRIGUES DE ALMEIDA.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/471/471_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE INCENTIVOS ECONÔMICOS AO SENHOR LEANDRO POGGERE, PRODUTOR RURAL, VISANDO A IMPLANTAÇÃO DE UM NÚCLEO MODAL EM SISTEMA DARK-HOUSE PARA CRIAÇÃO DE AVES NA LOCALIDADE DE POUSO ALTO &amp;#8211; INTERIOR DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/470/470_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ART. 2° DA LEI N° 0291/07, ALTERADO PELA LEI N° 0382/10.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/469/469_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O INGRESSO DO MUNICÍPIO DE ZORTÉA NO CONSÓRCIO DE INFORMÁTICA NA GESTÃO PÚBLICA MUNICIPAL - CIGA, NOS TERMOS DO CONTRATO DE CONSÓRCIO PÚBLICO EM ANEXO.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/468/468_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/468/468_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI N° 003/97, DE 03 DE JANEIRO DE 1997, QUE CRIA O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/467/467_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CRIAR O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO DA CADEIA PRODUTIVA DA AQUICULTURA FAMILIAR.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/466/466_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE DESPESAS COM O DIA DO TRABALHADOR - 1° DE MAIO, PARA REALIZAÇÃO DAS FESTIVIDADES.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/465/465_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/465/465_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA LEI FEDERAL N° 12.696/12, E RESOLUÇÃO DO CONANDA N° 152/12, QUE TRATA DO SUBSÍDIO DOS CONSELHEIROS TUTELARES.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/464/464_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA RENUMERAÇÃO E DOS SUBSÍDIOS DOS AGENTES PÚBLICOS MUNICIPAIS DOS PODERES EXECUTIVO E LEGISLATIVO.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/463/463_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI MUNICIPAL N° 203/13, QUE DISPÕE SOBRE O USO E OCUPAÇÃO DO SOLO URBANO ZONEAMENTO DA SEDE DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/462/462_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE ZORTÉA A FIRMAR CONVÊNIO COM O LAR DOS MENINOS JOÃO DIDOMÊNICO E O LAR DAS MENINAS CASA DO CAMINHO.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/461/461_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ENTIDADE CENTRO DE TRADIÇÕES GAÚCHA CARLOS MANTOVANI - C.T.G. CARLOS MANTOVANI.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/460/460_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COTA MENSAL DE PARTICIPAÇÃO COMUNITÁRIA COM A FINALIDADE DE AUXILIAR NA MANUTENÇÃO DO HOSPITAL NOSSA SENHORA DAS DORES.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/459/459_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A SECRETARIA DE AGRICULTURA, INDÚSTRIA, COMÉRCIO, E TURISMO SMAIT, E ALTERA NOMENCLATURA DA DIRETORIA MUNICIPAL DE AGRICULTURA, INDÚSTRIA E COMÉRCIO DMA.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/456/456_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ZORTÉA PARA O EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>EMENDA A LEI ORGÂNICA DO MUNICÍPIO DE ZORTÉA</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/455/455_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/454/454_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2013.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/453/453_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O INGRESSO DO MUNICÍPIO DE ZORTÉA, NO CONSÓRCIO PÚBLICO DENOMINADO DE AGÊNCIA REGULADORA INTERMUNICIPAL DE SANEAMENTO ARIS.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/450/450_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI COMPLEMENTAR N° 016/2009, DE 04 DE MAIO DE 2009, QUE DISPÕE SOBRE O REGIME DE EMPREGO PÚBLICO NO ÂMBITO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/451/451_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PÚBLICA A ASSOCIAÇÃO MUNICIPAL DE MULHERES AGRICULTORAS DE ZORTÉA - ASSOMAZ.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/452/452_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/449/449_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SUBSÍDIO DOS VEREADORES DA CÂMARA MUNICIPAL DE ZORTÉA, PARA A LEGISLATURA DE 2013/ 2016.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/448/448_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA O SUBSÍDIO MENSAL DOS SECRETÁRIOS MUNICIPAIS DE ZORTÉA, PARA O QUADRIÊNIO DE 2013/ 2016._x000D_
 </t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/447/447_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO MENSAL DO PREFEITO E VICE-PREFEITO DO MUNICÍPIO DE ZORTÉA, PARA O QUADRIÊNIO DE 2013/ 2016.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/446/446_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N°. 0362, QUE CRIA O FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL - FHI E INSTITUI O CONSELHO GESTOR DO FHIS.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/445/445_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE SANEAMENTO BÁSICO DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/444/444_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE SEU JOAQUIM, O COMPLEXO DE BOCHA SITUADO EM FRENTE À RUA XV DE NOVEMBRO, QUE FAZ CONFRONTAÇÕES COM AS RUAS DOMINGOS PEDRO DE PAOLI E LUIZ PEDRON, BAIRRO ANDORINHAS.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/443/443_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COTA DE PARTICIPAÇÃO COMUNITÁRIA, COM A FINALIDADE DE AUXILIAR NA MANUTENÇÃO DO HOSPITAL NOSSA SENHORA DAS DORES.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/442/442_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE INCENTIVOS ECONÔMICOS À EMPRESA RAMIRES MASSON, PARA IMPLANTAÇÃO DE UMA SERRARIA.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/441/441_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA TRANSFERIR VERBA PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE CAPINZAL - APAE.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/440/440_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXOS DA LEI N°. 0373, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO PARA O QUADRIÊNIO 2010/2013.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/439/439_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO E DOS SUBSÍDIOS DOS AGENTES PÚBLICOS MUNICIPAIS DOS PODERES EXECUTIVO E LEGISLATIVO.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/438/438_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N°. 0262, QUE ISENTA DO PAGAMENTO DE TAXA DE INSCRIÇÃO EM CONCURSOS PÚBLICOS E PROCESSOS SELETIVOS DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE ZORTÉA, A PESSOA QUE SEJA RESIDENTE NO MUNICÍPIO E QUE NO ATO DA INSCRIÇÃO, E COMPROVAR A CONDIÇÃO DE DESEMPREGADA.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/437/437_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ZORTÉA, PARA O EXERCÍCIO DE 2012.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/436/436_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE INCENTIVOS ECONÔMICOS AO SR. DIONI CAMPIONI, PARA CONSTRUÇÃO DE AVIÁRIOS DE POEDEIRAS.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/430/430_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXO DA LEI N°. 0005, QUE INSTITUI O QUADRO DE PESSOAL E O PLANO DE CARGOS E SALÁRIOS DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/435/435_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE INCENTIVOS ECONÔMICOS À EMPRESA COOPERATIVA REGIONAL AGROPECUÁRIA DE CAMPOS NOVOS, PARA IMPLANTAÇÃO DE UMA UNIDADE DE ARMAZENAGEM NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/434/434_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA VERBAS DO ORÇAMENTO DA PREFEITURA MUNICIPAL DE ZORTÉA E AUMENTA TRANSFERÊNCIA AO FUNDO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/433/433_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2012.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/432/432_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUAS DE LUIZ ARI FONTANA, RENATO WESCHENFELDER E OTACÍLIO TERRA, LOCALIZADAS NOS BAIRROS ÁGUA SANTA E IMIGRANTES, RESPECTIVAMENTE.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/431/431_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE BENEFÍCIOS PARA PAGAMENTO DE CRÉDITOS TRIBUTÁRIOS DA FAZENDA MUNICIPAL DE ZORTÉA.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/429/429_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A AQUISIÇÃO DE CESTAS DE NATAL PARA OS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/428/428_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>CELEBRA TERMO DE COOPERAÇÃO INSTITUCIONAL COM AS CENTRAIS ELÉTRICAS DE SANTA CATARINA - CELESC.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/427/427_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA VERBAS DO ORÇAMENTO DA PREFEITURA, E AUMENTA TRANSFERÊNCIA AO FUNDO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/424/424_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº. 0294/07, QUE DISPÕE SOBRE REVISÃO GERAL ANUAL DA REMUNERAÇÃO E DOS SUBSÍDIOS DOS AGENTES POLÍTICOS MUNICIPAIS DE ZORTÉA.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/423/423_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MULHERES ARTESÃS DE ZORTÉA - AMAZ.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/422/422_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI Nº. 005/97, QUE INSTITUI O QUADRO DE PESSOAL E O PLANO DE CARGOS E SALÁRIOS DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ZORTÉA._x000D_
 </t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/426/426_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N. 001/99, QUE INSTITUI PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO PARA PROFISSIONAIS EM EDUCAÇÃO DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/421/421_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/420/420_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE O USO NO MUNICÍPIO DE ZORTÉA DE HERBICIDA QUE CONTENHAM EM SUA FÓRMULA O INGREDIENTE ATIVO ÁCIDO 2,4 DICLOROFENOZIACÉTICO (2,4 AD).</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/419/419_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE PROGRAMA DE INCENTIVO A EMISSÃO DE NOTA FISCAL DO MUNICÍPIO DE ZORTÉA - SC.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/418/418_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSAR/TRANSFERIR VERBA PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE CAPINZAL - APAE, VISANDO AS AMPLIAÇÕES E MELHORIAS DE SUAS INSTALAÇÕES FÍSICAS, MEDIANTE ASSINATURA DE TERMO DE CONVÊNIO.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/425/425_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº. 006/03, QUE DISPÕE SOBRE A UTILIZAÇÃO DO ESPAÇO DO MUNICÍPIO DE ZORTÉA E O BEM ESTAR PÚBLICO, OBSERVANDO AS NORMAS FEDERAIS E ESTADUAIS RELATIVAS A MATÉRIA.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/416/416_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA RECEBER POR DOAÇÃO DA AGROPASTORIL ZORTÉA O IMÓVEL URBANO, DESTINADO À CONSTRUÇÃO DE UMA PRAÇA A ÁREA DE RECREAÇÃO.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/417/417_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE ATENÇÃO INTEGRAL ÀS FAMÍLIAS - PAIF.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/415/415_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA VERBAS DO ORÇAMENTO DA PREFEITURA MUNICIPAL DE ZORTÉA, AUMENTA TRANSFERÊNCIA AO FUNDO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/414/414_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MORADORES DE POUSO ALTO.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/413/413_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ZORTÉA PARA O EXERCÍCIO DE 2011._x000D_
 </t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/412/412_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/411/411_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURAÇÃO DA POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL DO CMAS E DO FMAS.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/410/410_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA 2011.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/409/409_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/408/408_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA A RUA REASILVA DALAPRIA.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/407/407_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSAR/TRANSFERIR VERBA PARA A ENTIDADE BENEFICENTE - LAR DOS MENINOS JOÃO DIDOMÊNICO, PARA CUSTEIO NA MANUTENÇÃO DE DESPESAS REALIZADAS EM VIRTUDE DO ACOLHIMENTO EM SUAS INSTALAÇÕES.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/406/406_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº. 0318/2007, QUE AUTORIZA A OUTORGA DA CONCESSÃO DA EXECUÇÃO DO SERVIÇO DE TRANSPORTE VIA BALSA, REALIZADO NA TRAVESSIA DO RIO PELOTAS, NA LOCALIDADE DE VOLTA GRANDE.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/405/405_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE A DIRETORIA DE BEM ESTAR SOCIAL E HABITAÇÃO, E CRIA A SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL - SMAS.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/404/404_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXOS DA LEI Nº. 0124/00, QUE DISPÕE SOBRE NORMAS PARA EXECUÇÃO DAS AÇÕES BÁSICAS DE SAÚDE EM VIGILÂNCIA SANITÁRIA, E ESTABELECE PENALIDADES.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/403/403_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/402/402_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AS ALÍQUOTAS DE DESCONTO NO PAGAMENTO DA CONTRIBUIÇÃO DE MELHORIAS OS PRAZOS DE PAGAMENTO, PREVISTO NA LEI MUNICIPAL Nº. 085/98.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/401/401_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA AS PONTES: HERCILIO PINHEIRO, FELISBERTO CORRÊA, PONTE DO KITO, JOSÉ WESCHENFELDER E DIONISIO SERNAJOTO.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/400/400_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE ALIMENTAÇÃO AO SERVIDOR PÚBLICO MUNICIPAL, E INSTITUI O VALE ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/399/399_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/398/398_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DA LEI N°. 0291, QUE ALTERA A NOMENCLATURA DO FUNDEF, NO ÂMBITO DO MUNICÍPIO PARA CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - FUNDEB.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/395/395_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA VERBAS DO ORÇAMENTO DA PREFEITURA MUNICIPAL DE ZORTÉA, E AUMENTA TRANSFERÊNCIA AO FUNDO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/393/393_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA E FIXA DESPESA DO MUNICÍPIO DE ZORTÉA PARA O EXERCÍCIO DE 2010.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/397/397_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O TRATAMENTO DIFERENCIADO E FAVORECIDO ÀS MICROEMPRESAS, ÀS EMPRESAS DE PEQUENO PORTE E AOS MICROEMPRESÁRIOS INDIVIDUAIS.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/392/392_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2010.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/391/391_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/390/390_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/389/389_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE BENS MÓVEIS DE PROPRIEDADE DO MUNICÍPIO DE ZORTÉA, PARA A ASSOCIAÇÃO DE PAIS E ALUNOS EXCEPCIONAIS - APAE.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/388/388_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O CÓDIGO TRIBUTÁRIO MUNICIPAL, ADEQUANDO O PERCENTUAL DE MULTA POR ATRASO, AO ESTABELECIDO NA LEGISLAÇÃO VIGENTE.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/387/387_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS CRITÉRIOS ORIENTADORES PARA A REGULAMENTAÇÃO DA PROVISÃO DE BENEFÍCIOS EVENTUAIS NO ÂMBITO DA POLÍTICA PÚBLICA DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/386/386_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO PARA O QUADRIÊNIO 2010/2013.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/385/385_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ADQUIRIR ATRAVÉS DE TERMO DE CONCESSÃO DE USO, O IMÓVEL/SALA DE PROPRIEDADE DA PREFEITURA MUNICIPAL DE ZORTÉIA - SC.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/396/396_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº. 012/07, QUE ORGANIZA A ESTRUTURA ADMINISTRATIVA, OS CARGOS DE PROVIMENTO EM COMISSÃO E AS FUNÇÕES DE CONFIANÇA.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/382/382_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATA FINANCIAMENTO JUNTO AO BANCO NACIONAL DE DESENVOLVIMENTO ECONÔMICO E SOCIAL - BNDES, ATRAVÉS DA CAIXA ECONÔMICA FEDERAL, NA QUALIDADE DE AGENTE FINANCEIRO, A OFERECER GARANTIAS.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/381/381_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N°. 203/2003, QUE DISPÕE SOBRE O USO E OCUPAÇÃO DO SOLO URBANO (ZONEAMENTO) DA SEDE DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/380/380_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PAIS E PROFESSORES DO CENTRO DE EDUCAÇÃO INFANTIL ESTRELADO AMANHÃ.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/379/379_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N°. 155/2001, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DA AGROPECUÁRIA.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/378/378_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA VIA PÚBLICA DE PRAÇA HILÁRIO ZORTÉA.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/377/377_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTA VERBA DO ORÇAMENTO DA CÂMARA DE VEREADORES DE ZORTÉA.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/376/376_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA VERBA DO ORÇAMENTO DA PREFEITURA MUNICIPAL DE ZORTÉA.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/375/375_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL - FHI E INSTITUI O CONSELHO GESTOR DO FHIS.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/374/374_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE BENEFÍCIOS PARA PAGAMENTO DE CRÉDITOS TRIBUTÁRIOS DA FAZENDA MUNICIPAL DE ZORTÉIA - SC.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/373/373_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSAR VERBA PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE CAPINZAL - APAE, OBJETIVANDO O CUSTEIO NO ATENDIMENTO DE PESSOAS EXCEPCIONAIS DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/394/394_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI COMPLEMENTAR N°. 012/07, QUE ORGANIZA A ESTRUTURA ADMINISTRATIVA, OS CARGOS DE PROVIMENTO EM COMISSÃO E AS FUNÇÕES DE CONFIANÇA.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/372/372_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA O CENTRO DE CONVIVÊNCIA DO IDOSO DE SABINO ANTUNES PIRES "SEU TUCHO".</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/371/371_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/367/367_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME DE EMPREGO PÚBLICO NO ÂMBITO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ZORTÉA - SC.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/370/370_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO E DOS SUBSÍDIOS DOS AGENTES POLÍTICOS MUNICIPAIS DOS PODERES EXECUTIVO E LEGISLATIVO.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/369/369_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE INSTALAÇÕES DA ESCOLA ISOLADA ALDO EVAIR TOLOMEOTTI - LOCALIDADE DE DUAS PONTES.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/368/368_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO V DA LEI N°. 005/97, QUE INSTITUI O QUADRO DE PESSOAL E O PLANO DE CARGOS E SALÁRIOS DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/366/366_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N°. 001/99, QUE INSTITUI PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO PARA PROFISSIONAIS EM EDUCAÇÃO DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/365/365_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE ACERCA DA ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE ZORTÉA.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/364/364_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ZORTÉA, PARA O EXERCÍCIO DE 2009.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/363/363_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA VERBAS DO ORÇAMENTO DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/362/362_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE ACERCA DA EXTINÇÃO DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL, COM SUA TRANSFORMAÇÃO EM UNIDADE ORÇAMENTÁRIA INTEGRANTE DO ORÇAMENTO GERAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/361/361_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE ACERCA DA EXTINÇÃO DO FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, COM A SUA TRANSFORMAÇÃO EM UNIDADE ORÇAMENTÁRIA INTEGRANTE DO ORÇAMENTO GERAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/360/360_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROMOVER A CONCESSÃO DE DIREITO REAL DE USO DE 10 LOTES URBANOS, POR MEIO DE CONTRATO ADMINISTRATIVO, PARA FINS DE CONSTRUÇÃO DE 11 CASAS POPULARES.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/359/359_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA VERBAS DO ORÇAMENTO DA PREFEITURA, AUMENTA TRANSFERÊNCIA AO FUNDO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/358/358_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSAR VERBA PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE CAPINZAL - APAE, PARA CUSTEIO DE ATENDIMENTO DOS EXCEPCIONAIS DE ZORTÉA, PARA AMPLIAÇÃO E MELHORIAS DE SUAS INSTALAÇÕES FÍSICAS.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/357/357_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSAR VERBA PARA O CORPO DE BOMBEIROS DA CIDADE DE CAPINZAL - SC, PARA MELHORIA DE SUAS INSTALAÇÕES FÍSICAS.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/356/356_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE FINANCEIRO A TÍTULO DE CONTRIBUIÇÃO A ASSOCIAÇÃO ZORTÉA MOTOCLUBE - AZMC.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/355/355_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/354/354_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/353/353_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTRODUZ ALTERAÇÕES NO PPA - LEI N°. 0245, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA 2006.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/352/352_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA 2009.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/351/351_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/350/350_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/349/349_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/348/348_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA CIDADES-IRMÃS A CIDADE DE ZORTÉA E A CIDADE DE GRANEROS, REGIÃO DO O'HIGGINS - CHILE.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/347/347_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO COM O PODER JUDICIÁRIO, OBJETIVANDO A INSTALAÇÃO DO FÓRUM MUNICIPAL - CASA DA CIDADANIA.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/346/346_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/345/345_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS, PARA O PERÍODO DE 2009 À 2012.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/344/344_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO VEREADORES E DO PRESIDENTE DA CÂMARA, PARA A LEGISLATURA DE 2009 À 2012.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/343/343_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ADQUIRIR POR DESAPROPRIAÇÃO DE FORMA AMIGÁVEL OU JUDICIAL, ÁREA DE TERRAS NO PERÍMETRO URBANO DO MUNICÍPIO, DE PROPRIEDADE DE ERCÍLIO R. ALMEIDA E MARALICE ALMEIDA BASTOS, DESTINADO A OBRAS DE INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/342/342_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTRODUZ ALTERAÇÕES NA LDO, LEI N°. 0312, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA 2008.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/341/341_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTRODUZ ALTERAÇÕES NO PPA, LEI N°. 0242, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE ZORTÉA PARA O QUADRIÊNIO 2006/2009.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/340/340_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONTRATAR ESTAGIÁRIOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, PARA ESTUDANTES REGULARMENTE MATRICULADOS E COM FREQUÊNCIA EFETIVA NOS CURSOS VINCULADOS A ENSINO OFICIAL E PARTICULAR.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/339/339_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA A RUA N°. 21 SITUADA NO BAIRRO IMIGRANTES, DE RUA DELMO DALAPRIA.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/338/338_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ADQUIRIR POR DESAPROPRIAÇÃO DE FORMA AMIGÁVEL OU JUDICIAL, ÁREA DE TERRAS NO PERÍMETRO URBANO DO MUNICÍPIO, DE PROPRIEDADE DO SR. DEOCLIDES CRISPIM CORRÊA, DESTINADO A CONSTRUÇÃO DE UMA ESCOLA DE EDUCAÇÃO INFANTIL.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/337/337_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA À CELEBRAR TERMO DE CREDENCIAMENTO COM A COOPERATIVA DE CRÉDITO RURAL DE CAMPOS NOVOS - SICOOB, CUJO OBJETIVO É CONCEDER AUTORIZAÇÃO A COOPERAÇÃO, PARA RECEBER FATURAS DE TAXAS, TARIFAS E TRIBUTOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/336/336_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROMOVER FILIAÇÃO COM A CONFEDERAÇÃO NACIONAL DE MUNICÍPIOS - CNM.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/332/332_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LC N°. 012/07, QUE ORGANIZA A ESTRUTURA ADMINISTRATIVA, OS CARGOS DE PROVIMENTO EM COMISSÃO E AS FUNÇÕES DE CONFIANÇA.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/335/335_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A AUSENTAR-SE DO PAÍS, NO PERÍODO DE 05 A 13 DE ABRIL, EM MISSÃO TÉCNICA AO CHILE PARA INTERCÂMBIO EDUCACIONAL, COMERCIAL, AGRÍCOLA E AÇÕES DE TURISMO.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/334/334_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REVISÃO GERAL ANUAL DA REMUNERAÇÃO E DOS SUBSÍDIOS DOS AGENTES PÚBLICOS.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/333/333_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAR CONVÊNIO COM A EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS - ECT, PARA INSTALAÇÃO DE UMA AGÊNCIA DOS CORREIOS NO PERÍMETRO URBANO DE ZORTÉA.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/331/331_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LC N°. 006/03, QUE DISPÕE SOBRE A UTILIZAÇÃO DO ESPAÇO DO MUNICÍPIO DE ZORTÉA E O BEM ESTAR PÚBLICO, OBSERVANDO AS NORMAS FEDERAIS E ESTADUAIS RELATIVAS A MATÉRIA.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/330/330_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA VERBAS DO ORÇAMENTO DA PREFEITURA E DO FUNDO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/329/329_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N°. 0003, QUE CRIA O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/328/328_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ZORTÉA PARA O EXERCÍCIO DE 2008.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/326/326_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A OUTORGA DA CONCESSÃO DA EXECUÇÃO DO SERVIÇO DE TRANSPORTE VIA BALSA, REALIZADO NA TRAVESSIA DO RIO PELOTAS, NA LOCALIDADE DE VOLTA GRANDE.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/327/327_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>ORGANIZA A ESTRUTURA ADMINISTRATIVA, OS CARGOS DE PROVIMENTO EM COMISSÃO E AS FUNÇÕES DE CONFIANÇA.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/325/325_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO V DA LEI Nº. 0005, QUE INSTITUI O QUADRO DE PESSOAL E O PLANO DE CARGOS E SALÁRIOS DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/324/324_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSAR/ TRANSFERIR VERBA PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE CAPINZAL - APAE, PARA CUSTEAR DESPESAS.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/323/323_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/322/322_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE RECURSOS PÚBLICOS MUNICIPAIS À ASSOCIAÇÃO DE DESENVOLVIMENTO DA MICROBACIA DO RIO AGUDO - ADM.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/321/321_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/320/320_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA 2008.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/319/319_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL NO ORÇAMENTO DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/318/318_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA VERBAS DO ORÇAMENTO DA PREFEITURA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/317/317_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE FINANCEIRO A TÍTULO DE CONTRIBUIÇÃO A ASSOCIAÇÃO ZORTÉA MOTOCLUBE - AZMC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/316/316_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O CÓDIGO TRIBUTÁRIO MUNICIPAL, INSTITUINDO A ISENÇÃO DE TRIBUTOS MUNICIPAIS PARA ENTIDADES DECLARADAS DE UTILIDADE PÚBLICA E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/314/314_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL NOS ORÇAMENTOS DA PREFEITURA MUNICIPAL E DO FUNDO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/313/313_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA VERBAS DO ORÇAMENTO DA PREFEITURA MUNICIPAL E DO FUNDO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/315/315_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR MÍNIMO PARA A REALIZAÇÃO DA COBRANÇA DE DÍVIDA ATIVA DA FAZENDA PÚBLICA MUNICIPAL ATRAVÉS DE EXECUÇÃO FISCAL E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/312/312_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 5º DA LEI MUNICIPAL N. 155/2001 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/310/310_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/309/309_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ADQUIRIR POR DESAPROPRIAÇÃO ÁREA DE TERRAS DE PROPRIEDADE DO ESPÓLIO DE LUIZ ALVES MORO, DESTINADA A INSTALAÇÃO DE UM PARQUE INDUSTRIAL.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/308/308_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA PARÁGRAFO ÚNICO AO ART. 1º DA LEI N°. 0294, (INPC) QUE DISPÕE SOBRE REVISÃO GERAL ANUAL DA REMUNERAÇÃO E DOS SUBSÍDIOS DOS AGENTES POLÍTICOS MUNICIPAIS DE ZORTÉA._x000D_
 </t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/307/307_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MORADORES DA COMUNIDADE DE DUAS PONTES.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/306/306_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REMANEJAMENTO DE PREVISÕES ORÇAMENTÁRIAS DO PLANO DA RECEITA DO EXERCÍCIO DE 2007.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/305/305_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO HAECON-DO DE ZORTÉA.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/304/304_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MORADORES DO BAIRRO IMIGRANTES.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/303/303_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/302/302_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N°. 0005, QUE INSTITUI O QUADRO DE PESSOAL E O PLANO DE CARGOS E SALÁRIOS DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/311/311_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI COMPLEMENTAR N°. 001, QUE INSTITUI PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO PARA PROFISSIONAIS EM EDUCAÇÃO DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/301/301_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO ANUAL DA REMUNERAÇÃO E DOS SUBSÍDIOS DOS AGENTES PÚBLICOS MUNICIPAIS DE ZORTÉA.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/300/300_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO GERAL ANUAL DA REMUNERAÇÃO E DOS SUBSÍDIOS DOS AGENTES POLÍTICOS MUNICIPAIS DE ZORTÉA.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/299/299_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ZORTÉA ADERIR AO PROGRAMA OPERACIONAL DE DESENVOLVIMENTO MUNICIPAL DO ESTADO DE SANTA CATARINA - PRO-FDM E TOMAR EMPRÉSTIMO JUNTO AO FUNDO DE DESENVOLVIMENTO MUNICIPAL.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/298/298_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A APP - ASSOCIAÇÃO DE PAIS E PROFESSORES DA ESCOLA DE EDUCAÇÃO BÁSICA MAJOR CIPRIANO RODRIGUES DE ALMEIDA.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/296/296_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO ZORTEENSE DE KARATÊ.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/297/297_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A NOMENCLATURA DO FUNDEF, NO ÂMBITO DO MUNICÍPIO PARA CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - FUNDEB.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/295/295_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE MENSAL DE RECURSOS FINANCEIROS AO FUNDO MUNICIPAL DE SAÚDE DE CAMPOS NOVOS, PARA IMPLANTAÇÃO DO SERVIÇO DE ATENDIMENTO MÉDICO DE URGÊNCIA - SAMU, PARA ATENDIMENTO POR AMBULÂNCIA DE SUPORTE BÁSICO AOS USUÁRIOS DO SISTEMA ÚNICO DE SAÚDE.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/294/294_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ZORTÉA PARA O EXERCÍCIO DE 2007.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/293/293_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTA VALOR DA TRANSFERÊNCIA FINANCEIRA E SUPLEMENTA VERBAS DO FUNDO MUNICIPAL DE SAÚDE - FMS, E ANULA E SUPLEMENTA VERBAS DO ORÇAMENTO DA PREFEITURA MUNICIPAL DE ZORTÉA.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/292/292_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA PROTOCOLO DE INTENÇÕES COM A FINALIDADE DE INSTITUI O CONSÓRCIO INTERMUNICIPAL DE SANEAMENTO AMBIENTAL - CISAM MEIO OESTE.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/291/291_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/290/290_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO LIONS CLUBE DE ZORTÉA.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/289/289_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA 2007.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/288/288_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A SEMANA MUNICIPAL DA CULTURA E DA PAZ._x000D_
 </t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/287/287_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE CENTRO COMUNITÁRIO JOSÉ VILARINO, O CENTRO COMUNITÁRIO DE VOLTA GRANDE, EM HOMENAGEM A JOSÉ CORREIA DA ROSA.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/286/286_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTA VALOR DE TRANSFERÊNCIA FINANCEIRA AO FUNDO MUNICIPAL E SUPLEMENTA VERBAS DO FUNDO MUNICIPAL DE SAÚDE - FMS, E ANULA E SUPLEMENTA VERBAS DO ORÇAMENTO DA PREFEITURA MUNICIPAL DE ZORTÉA.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/285/285_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSAR RECURSOS FINANCEIROS À APAE DO MUNICÍPIO DE CAPINZAL - SC, PARA CUSTEIO NO ATENDIMENTO DE PESSOAS EXCEPCIONAIS DO MUNICÍPIO DE ZORTÉA, E PARA AMPLIAÇÕES E MELHORIAS DE SUAS INSTALAÇÕES FÍSICAS, MEDIANTE ASSINATURA DE TERMO DE CONVÊNIO.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/284/284_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA VERBAS DO ORÇAMENTO DO FUNDO MUNICIPAL DE SAÚDE - FMS.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/283/283_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTA VALOR DA TRANSFERÊNCIA FINANCEIRA AO FUNDO MUNICIPAL E SUPLEMENTA VERBAS DO FUNDO MUNICIPAL DE SAÚDE - FMS, E ANULA E SUPLEMENTA VERBAS DO ORÇAMENTO DA PREFEITURA MUNICIPAL DE ZORTÉA.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/282/282_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL - COMSEA DO MUNICÍPIO DE ZORTÉA, COM CARÁTER CONSULTIVO, PARA A FORMULAÇÃO DE DIRETRIZES PARA POLÍTICAS E AÇÕES NA ÁREA DE SEGURANÇA ALIMENTAR E NUTRICIONAL.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/281/281_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CELEBRAR CONTRATO DE COMODATO COM A ASSOCIAÇÃO DE PRODUTORES RURAIS DE ZORTÉA, CUJO OBJETO CONSISTE NUMA GRADE NIVELADORA MARCA TATU, MODELO GN, E UM PENDULAR MARCA STARA SFIL.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/280/280_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA E IMPLANTA O PROGRAMA DE DOAÇÃO VOLUNTÁRIA PRÓ-CIDADANIA NO MUNICÍPIO DE ZORTÉA, COM A FINALIDADE DE PROCEDER A COLETA E A DISTRIBUIÇÃO DOS EXCEDENTES DOMICILIARES DE MÉDIO E PEQUENO PORTE NO ÂMBITO DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/279/279_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/278/278_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA VERBAS DO FUNDO MUNICIPAL DE SAÚDE - FMS E DO ORÇAMENTO DA PREFEITURA MUNICIPAL DE ZORTÉA.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/277/277_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSAR RECURSOS FINANCEIROS À ASSOCIAÇÃO ZORTÉA MOTOCLUBE - AZMC, DESTINADO AO PAGAMENTO DE DESPESAS REFERENTES À REALIZAÇÃO DA 4ª ETAPA DO CAMPEONATO SERRANO/MEIO OESTE CATARINENSE DE MOTOVELOCIDADE.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/276/276_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REALIZAR ALIENAÇÃO DE ÁREA TERRITORIAL URBANA PARA PROPRIETÁRIOS LINDEIROS.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/275/275_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DE SALÁRIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS E CONCEDE AUMENTO REAL AOS NÍVEIS - TSG I, SAU II, SAU II-2, OAG II, MAG IV, TSG I-2, E OAG</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/274/274_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AMPLIAR AS VAGAS DE MOTORISTA DO ANEXO V - QUADRO DE PESSOAL - TRANSPORTES E SERVIÇOS EM GERAL - TSG.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/273/273_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE DESENVOLVIMENTO DA MICROBACIA DO RIO AGUDO - ADM RIO DO AGUDO.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/272/272_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DO ARTESANATO.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/271/271_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXO I DA LEI N°. 0124, QUE DISPÕE SOBRE NORMAS PARA EXECUÇÃO DAS AÇÕES BÁSICAS DE SAÚDE EM VIGILÂNCIA SANITÁRIA, E ESTABELECE PENALIDADES.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/270/270_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EFETUAR PERMUTA DE ÁREA PÚBLICA LOCALIZADAS NO LOTEAMENTO DARY JOSÉ SANTOS.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/269/269_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA LEOPOLDO MINKS, A RUA N°. 120, SITUADA NO BAIRRO IMIGRANTES.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/268/268_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISENTA DO PAGAMENTO DE TAXA DE INSCRIÇÃO EM CONCURSOS PÚBLICOS E PROCESSOS SELETIVOS DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE ZORTÉA, A PESSOA QUE SEJA RESIDENTE NO MUNICÍPIO E QUE NO ATO DA INSCRIÇÃO, COMPROVAR A CONDIÇÃO DE DESEMPREGADA.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/267/267_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O ART. 20 DA LEI N°. 0051, QUE DISPÕE SOBRE A FORMA E A APRESENTAÇÃO DOS SÍMBOLOS DO MUNICÍPIO DE ZORTÉA (BRASÃO, BANDEIRA, HINO).</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/266/266_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/265/265_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO A ASSOCIAÇÃO DE MORADORES DA COMUNIDADE DE DUAS PONTES, PARA REPASSE DE RECURSOS DESTINADOS À CONSTRUÇÃO DE CENTRO COMUNITÁRIO.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/264/264_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/262/262_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ART. 2º DA LEI N°. 0253, QUE AUTORIZA EFETUAR PARCELAMENTO DE DÉBITO JUNTO AO INSS, CONFORME NOTIFICAÇÃO FISCAL DE LANÇAMENTO DE DÉBITO, DE CONTRIBUINTE INDIVIDUAL, ADMINISTRATIVO E AUTÔNOMO.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/260/260_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/261/261_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ZORTÉA PARA O EXERCÍCIO DE 2006.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/259/259_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO ZORTÉA MOTO CLUBE - AZMC.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/258/258_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EFETUAR PARCELAMENTO DE DÉBITO JUNTO AO INSS, CONFORME NOTIFICAÇÃO FISCAL DE LANÇAMENTO DE DÉBITO, DE CONTRIBUINTE INDIVIDUAL, ADMINISTRATIVO E AUTÔNOMO.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/257/257_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PERMUTAR LOTES URBANOS COM O SR. VANDERLEI RIBEIRO DA SILVA.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/256/256_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A AUSENTAR-SE DO PAÍS, EM MISSÃO TÉCNICA À ARGENTINA E CHILE PARA INTERCÂMBIO, GESTÃO PÚBLICA E AGRÍCOLA DE TURISMO, VISANDO FIRMAR ACORDOS INTERNACIONAIS PARA O DESENVOLVIMENTO LOCAL E REGIONAL.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/254/254_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA TRANSFERIR RECURSOS AO GRÊMIO LÍRIO, CULTURAL BENEFICENTE E RECREATIVO, PARA SER APLICADOS EM MELHORIAS NO ALAMBRADO, INSTALAÇÕES E OBRAS NO ESTÁDIO DE FUTEBOL.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/253/253_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PERMUTAR ÁREA DE TERRAS COM O SR. MARCOS PEDRON, COM A FINALIDADE DE INSTALAR E CRIAR O CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/252/252_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA SUBSTITUIR ÁREA VERDE UTILIZADA COM OBRAS E BENFEITORIAS POR ÁREA NO LOTEAMENTO AGROPECUÁRIO CAPÃO DO CEDRO E LOTEAMENTO DARY JOSÉ SANTOS.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/249/249_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL NO ORÇAMENTO VIGENTE DO FUNDO MUNICIPAL DE SAÚDE - FMS E ANULA DOTAÇÕES DOS ORÇAMENTOS DA PREFEITURA MUNICIPAL E DO FUNDO MUNICIPAL DE SAÚDE - FMS.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/250/250_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA VERBAS DO ORÇAMENTO DA PREFEITURA MUNICIPAL E DO FUNDO MUNICIPAL DE SAÚDE - FMS.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/251/251_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA 2006.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/248/248_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO DE DESENVOLVIMENTO DO MUNICÍPIO DE ZORTÉA, ÓRGÃO COLEGIADO E PARTICIPATIVO, DE COMPOSIÇÃO PARITÁRIA ENTRE O PODER EXECUTIVO MUNICIPAL E A SOCIEDADE CIVIL ORGANIZADA.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/247/247_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI NA TABELA II - USO DO SOLO URBANO, NA ZONA MISTA COMERCIAL ZMC, NOS PERMISSÍVEIS O USO - 4 COMÉRCIO E SERVIÇO EM GERAL - GRUPO A E SUAS ATIVIDADES COMERCIAIS CONSTANTES NA LEI N°. 0203, QUE DISPÕE SOBRE O USO E OCUPAÇÃO DO SOLO URBANO (ZONEAMENTO)</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/255/255_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE ZORTÉA PARA O QUADRIÊNIO 2006/2009.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/263/263_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS CARGOS DE PROVIMENTO EM COMISSÃO E CONFIANÇA NA ORGANIZAÇÃO ADMINISTRATIVA DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/246/246_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/244/244_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/243/243_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE PARCELAMENTO DE DÉBITOS TRIBUTÁRIOS INSCRITOS NA DÍVIDA ATIVA, REPRESENTADAS PELO SOMATÓRIO DO VALOR PRINCIPAL DA DÍVIDA, ACRESCIDO DE CORREÇÃO MONETÁRIA, JUROS E MULTAS, ATÉ A DATA DO RESPECTIVO REQUERIMENTO.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/242/242_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ART. 6º, VI, G, DA LEI N°. 0202, QUE DISPÕE SOBRE O PARCELAMENTO DO SOLO PARA FINS URBANOS NO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/245/245_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DE HABITAÇÃO - FMH.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/241/241_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA VERBAS DO FUNDO MUNICIPAL DE SAÚDE - FMS E DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL - FMAS.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/240/240_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPOSIÇÃO SALARIAL AOS SERVIDORES MUNICIPAIS DE ZORTÉA.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/239/239_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA INCISO NO ART. 2º E ALTERA REDAÇÃO DO ART. 5º DA LEI N°. 0035, QUE CRIA O CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL - CMAS, ÓRGÃO DELIBERATIVO, DE CARÁTER PERMANENTE E ÂMBITO MUNICIPAL.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/238/238_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A BIBLIOTECA PÚBLICA MUNICIPAL LÍRIO DOS CAMPOS, COM A FINALIDADE DE INCENTIVAR A PESQUISA, CULTURA, ESTUDOS CIENTÍFICOS E OPORTUNIZAR O ACESSO A LEITURA AOS CIDADÃOS ZORTEENSES.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/237/237_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REALIZAR TRANSFERÊNCIA PARA A APAE DE CAPINZAL - SC, PARA CUSTEIO DO ATENDIMENTO DE PESSOAS EXCEPCIONAIS DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/236/236_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/235/235_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONTRATAR PESSOAL EM CARÁTER TEMPORÁRIO PARA PRESTAR SERVIÇOS NO DEPARTAMENTO DE OBRAS NA SECRETARIA DE OBRAS, URBANISMO E MEIO AMBIENTE, POR NÃO TER CONCURSADOS PARA NOMEAR.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/234/234_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAR LOTE DE PROPRIEDADE DO MUNICÍPIO DE ZORTÉA, PARA O SR. NEIMAR ALCIDES KRAY.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/233/233_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REALIZAR PERMUTA DE IMÓVEIS COM O SR. DORIVAL TERRA DOS SANTOS, ALARGAMENTO DA PASSAGEM DA RUA CECILIA MEIRELES.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/232/232_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ZORTÉA PARA O EXERCÍCIO DE 2005.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/231/231_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ADQUIRIR IMÓVEL URBANO DE PROPRIEDADE DO SR. JOSÉ ANTUNES PIRES E DA SRA. CILENE ALMEIDA PIRES, DESTINADA À ABERTURA DO PROLONGAMENTO DA RUA JOÃO MANTOVANI ATÉ A RUA ANTONIO ZORTÉA PRIMO.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/230/230_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2005.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/227/227_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA DOTAÇÃO ORÇAMENTÁRIA E SUPLEMENTA VERBAS DA PREFEITURA MUNICIPAL DE ZORTÉA.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/228/228_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA DOTAÇÃO ORÇAMENTÁRIA E SUPLEMENTA VERBAS DA PREFEITURA MUNICIPAL E DO FUNDO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/225/225_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA RECEBER EM DOAÇÃO UM TERRENO COM ÁREA DE TERRAS, LOCALIZADA NO PEQUENO REASSENTAMENTO RURAL COLETIVO DE ZORTÉA, NA COMUNIDADE DO RAZO, COM A FINALIDADE ESPECÍFICA DE CONSTRUÇÃO DE CENTRO COMUNITÁRIO PARA ATENDIMENTO ÀS FAMÍLIAS DO REASSENTAMENTO.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/224/224_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA DOTAÇÃO ORÇAMENTÁRIA E SUPLEMENTA VERBAS.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/222/222_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUXÍLIO FINANCEIRO A ASSOCIAÇÃO DE PAIS E PROFESSORES - APP DO GRUPO ESCOLAR MUNICIPAL HORIZONTE, ANULA DOTAÇÃO ORÇAMENTÁRIA E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/221/221_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ADQUIRIR POR COMPRA UM IMÓVEL URBANO DO SR. VALMOR SONEGO E ESPOSA SRA. MARIA DO SOCORRO ARGOLO SONEGO, DESTINADO À GARAGEM, OFICINA, POSTO DE LAVAGEM, PARQUE DE MÁQUINAS E EQUIPAMENTOS, LAGOA DE TRATAMENTO DO ESGOTO SANITÁRIO E OBRAS PÚBLICAS.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/220/220_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CELEBRAR CONVÊNIO COM A SECRETARIA ESTADUAL DO DESENVOLVIMENTO REGIONAL DE CAMPOS NOVOS - SC, OBJETIVANDO A COOPERAÇÃO TÉCNICO-FINANCEIRA, VISANDO A AQUISIÇÃO DE IMÓVEL LOCALIZADO NO PERÍMETRO URBANO DA CIDADE DE ZORTÉA.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/219/219_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS PARA O PERÍODO DE 2005 A 2008.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/217/217_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DOS VEREADORES PARA A LEGISLATURA DE 2005 A 2008.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/216/216_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/215/215_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FAZER REPOSIÇÃO SALARIAL DOS SERVIDORES DO QUADRO GERAL DE PESSOAL DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/214/214_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA DOTAÇÃO ORÇAMENTÁRIA E SUPLEMENTA VERBAS DO FUNDO MUNICIPAL DE SAÚDE - FMS.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/212/212_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ANULAR E SUPLEMENTAR VERBAS DOS ORÇAMENTOS DA PREFEITURA MUNICIPAL, DO FUNDO MUNICIPAL DA SAÚDE - FMS, E DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL - FMAS.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/211/211_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA DE CONTROLE INTERNO, E CRIA A CONTROLADORIA MUNICIPAL DE ZORTÉA.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/210/210_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ZORTÉA PARA O EXERCÍCIO DE 2004.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/226/226_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS NORMAS RELATIVAS AO IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA - ISSQN, E MODIFICA TABELAS DO CÓDIGO TRIBUTÁRIO MUNICIPAL DE ZORTÉA.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/207/207_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA VERBAS DOS ORÇAMENTOS DA PREFEITURA MUNICIPAL E DO FUNDO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/206/206_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CELEBRAR CONVÊNIO COM A SECRETARIA ESTADUAL DA SAÚDE, OBJETIVANDO RECEBER RECURSOS FINANCEIROS PARA CONSTRUÇÃO, REFORMA E AMPLIAÇÃO DE POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/205/205_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CELEBRAR CONVÊNIO COM A SECRETARIA ESTADUAL DA EDUCAÇÃO E INOVAÇÃO, OBJETIVANDO RECEBER COOPERAÇÃO FINANCEIRA PARA A CONSTRUÇÃO DE QUADRAS DE ESPORTES COBERTAS, GINÁSIO DE ESPORTES, CONSTRUÇÃO E REFORMA DE ESCOLAS MUNICIPAIS E ESTADUAIS.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/204/204_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CELEBRAR CONVÊNIO COM A SECRETARIA ESTADUAL DA INFRAESTRUTURA, ATRAVÉS DO DEPARTAMENTO DE TRANSPORTES E TERMINAIS, OBJETIVANDO A CONSTRUÇÃO DE ABRIGOS DE PASSAGEIROS.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/203/203_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA VERBAS DO ORÇAMENTO DA PREFEITURA MUNICIPAL E DO FUNDO MUNICIPAL DE SAÚDE, E SUPLEMENTA VERBAS.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/209/209_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO E OCUPAÇÃO DO SOLO URBANO (ZONEAMENTO) DA SEDE DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/208/208_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DO SOLO PARA FINS URBANOS NO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/229/229_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CÓDIGO DE OBRAS DO MUNICÍPIO DE ZORTÉA, O QUAL ESTABELECE NORMAS PARA A ELABORAÇÃO DE PROJETOS E EXECUÇÃO DE OBRAS E INSTALAÇÕES, EM SEUS ASPECTOS TÉCNICOS ESTRUTURAIS E FUNCIONAIS.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/223/223_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DO ESPAÇO DO MUNICÍPIO DE ZORTÉA E O BEM ESTAR PÚBLICO, OBSERVANDO AS NORMAS FEDERAIS E ESTADUAIS RELATIVAS A MATÉRIA.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/218/218_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DIRETOR FÍSICO TERRITORIAL, DISPÕE SOBRE AS NORMAS E FIXA OBJETIVOS E DIRETRIZES URBANÍSTICAS DE ZORTÉA.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/213/213_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2004.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/202/202_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA DOTAÇÕES E SUPLEMENTA VERBAS DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/200/200_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA VERBAS E SUPLEMENTA DOTAÇÕES DO FUNDO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/199/199_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA INDENIZAR PROPRIETÁRIOS DE IMÓVEIS DA RUA PEDRO LEDUINO GONÇALVES DE MENEZES, ATINGIDOS PELO ALARGAMENTO DA RUA, ABRE CRÉDITO ESPECIAL E ANULA DOTAÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/201/201_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA RECEBER EM DAÇÃO DE PAGAMENTO IMÓVEL DA AGROPECUÁRIA CAPÃO DO CEDRO LTDA.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/198/198_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA DOTAÇÕES E SUPLEMENTA VERBAS DA PREFEITURA MUNICIPAL DE ZORTÉA.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/197/197_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA DOTAÇÕES E SUPLEMENTA VERBAS DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL - FMAS.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/196/196_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA VERBAS DO FUNDO MUNICIPAL DE SAÚDE - FMS.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/195/195_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA DOTAÇÕES E SUPLEMENTA VERBAS.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/194/194_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/193/193_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NORMAS PARA ELABORAÇÃO E COMERCIALIZAÇÃO DE PRODUTOS ARTESANAIS COMESTÍVEIS DE ORIGEM ANIMAL E VEGETAL NO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/191/191_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA VERBAS DA SECRETARIA DE EDUCAÇÃO, BEM ESTAR SOCIAL E DESPORTO.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/192/192_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SALARIAL AOS SERVIDORES DO QUADRO DE PESSOAL DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/190/190_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAR IMÓVEL A SRA. IRENE CLAREMIR DE LIMA, SITUADO NO LOTEAMENTO CASAS POPULARES.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/189/189_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCE PARÁGRAFOS E ALTERA ARTIGOS E ANEXOS DA LEI COMPLEMENTAR N°. 001, QUE INSTITUI PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO PARA PROFISSIONAIS EM EDUCAÇÃO DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/188/188_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO COM A SECRETARIA ESTADUAL DA EDUCAÇÃO E DA INOVAÇÃO, OBJETIVANDO A MUNICIPALIZAÇÃO INTEGRAL DO ENSINO FUNDAMENTAL E INFANTIL NO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/187/187_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CONTRIBUIÇÃO PARA O CUSTEIO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA - COSIP.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/186/186_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ANULAR VERBAS, E SUPLEMENTA DOTAÇÕES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/185/185_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ANULAR VERBAS DO ORÇAMENTO DA PREFEITURA MUNICIPAL, E SUPLEMENTA DOTAÇÕES DO FUNDO MUNICIPAL DE SAÚDE - FMS.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/184/184_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EFETUAR DESPESAS DESTINADAS ÀS COMEMORAÇÕES NATALINAS DO ANO DE 2002, PARA AS CRIANÇAS DO MUNICÍPIO, REALIZADAS TRADICIONALMENTE DURANTE O MÊS DE DEZEMBRO.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/182/182_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA VERBAS E SUPLEMENTA DOTAÇÕES DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/183/183_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ZORTÉA PARA EXERCÍCIO DE 2003.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/181/181_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ART. 25 E ACRESCENTE PARÁGRAFO NA LEI N°. 0032, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/180/180_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA VERBAS E SUPLEMENTA DOTAÇÕES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/179/179_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/178/178_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O SISTEMA MUNICIPAL DE ENSINO DE ZORTÉA.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/177/177_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/176/176_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2003.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/175/175_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/174/174_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/173/173_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL DO CENTRO COMUNITÁRIO.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/172/172_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA SUPLEMENTAR DOTAÇÕES PARA PAVIMENTAÇÃO ASFÁLTICA DAS RUAS HILÁRIO SUSIN, GUILHERME BRANCHER E ARTHUR ADOLFO SANTOS.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/171/171_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/170/170_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSAR RECURSOS FINANCEIROS À COMISSÃO CENTRAL ORGANIZADORA DA II FESTANÇA DO GAÚCHO DA REGIÃO DA AMPLASC, EM COMEMORAÇÃO ALUSIVA À SEMANA FARROUPILHA.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/169/169_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONTRATAR FINANCIAMENTO JUNTO AO BANCO NACIONAL DO DESENVOLVIMENTO ECONÔMICO E SOCIAL - BNDES, ATRAVÉS DO BANCO DO BRASIL S.A., NA QUALIDADE DE MANDATÁRIO, A OFERECER GARANTIAS.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/168/168_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/167/167_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA DOTAÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/166/166_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DESAPROPRIAR ÁREA DE TERRAS DE PROPRIEDADE DO SR. NILTON DORNELES GARCIA, PARA ALARGAMENTO DA RUA ANTÔNIO ZORTÉA PRIMO.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/165/165_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO COM A DELEGACIA REGIONAL DO TRABALHO E EMPREGO - DRTE, OBJETIVANDO DELEGAR PODERES PARA EMISSÃO DE CARTEIRAS DE TRABALHO E PREVIDÊNCIA SOCIAL - CTPS.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/164/164_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REMANEJAR PREVISÕES ORÇAMENTÁRIAS DO PLANO DA RECEITA DO EXERCÍCIO DE 2002.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/163/163_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SALARIAL AOS SERVIDORES DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/162/162_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A AUSENTAR-SE DO PAÍS, EM MISSÃO TÉCNICA À ITÁLIA, PARA CONHECER SISTEMAS DE GESTÃO PÚBLICA MUNICIPAL, CONSÓRCIOS INTERMUNICIPAIS, INSTITUTOS E AGÊNCIAS DE DESENVOLVIMENTO REGIONAL, CENTROS TECNOLÓGICOS, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/161/161_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MORADORES DO BAIRRO PARQUE DAS ANDORINHAS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/160/160_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE SAÚDE DA FAMÍLIA DE ZORTEA - PSF, OBJETIVANDO O ATENDIMENTO PREVENTIVO NO MUNICÍPIO DE ZORTÉA, SEGUNDO CRITÉRIOS ESTABELECIDOS NO PLANO DE ATUAÇÃO ELABORADO PELO CONSELHO MUNICIPAL DE SAÚDE E SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/159/159_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO ZORTEENSE DE ACADÊMICOS - AZA.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/158/158_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 2º DA LEI N°. 0154, QUE CRIA A TAXA DE COLETA DE RESÍDUOS SÓLIDOS - TCR.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/157/157_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA DOTAÇÕES ORÇAMENTÁRIAS E SUPLEMENTA VERBAS.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/156/156_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DA AGROPECUÁRIA.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/155/155_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A TAXA DE COLETA DE RESÍDUOS SÓLIDOS - TCR.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/154/154_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ZORTÉA PARA O EXERCÍCIO DE 2002.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/153/153_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/152/152_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/151/151_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/150/150_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2002.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/149/149_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO COM O TRIBUNAL DE JUSTIÇA DO ESTADO DE SANTA CATARINA, PARA INSTALAÇÃO DA CASA DA CIDADANIA NO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/148/148_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/147/147_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE GINÁSIO DE ESPORTES MUNICIPAL PEDRO RAIMUNDO HILGERT.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/146/146_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ADERIR AO PROGRAMA OPERACIONAL DE DESENVOLVIMENTO MUNICIPAL DO ESTADO DE SANTA CATARINA PRO-FDM E TOMAR EMPRÉSTIMO JUNTO AO FUNDO DE DESENVOLVIMENTO MUNICIPAL.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/145/145_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO COM O MUNICÍPIO DE CAPINZAL - SC, PARA RELOCAÇÃO DA BALSA DE PROPRIEDADE DO MUNICÍPIO DE ZORTÉA, PARA PRESTAR SERVIÇOS NO PORTO DA PRAIA BONITA, TRAVESSIA DO RIO URUGUAI.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/144/144_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍDIO DE 2002 A 2005.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/143/143_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAR AS INSTALAÇÕES DA ESCOLA MUNICIPAL DESATIVADA - E. I.M. SAGRADA FAMÍLIA, PARA A ASSOCIAÇÃO DE PRODUTORES DA COMUNIDADE DE TRÊS PORTEIRAS.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/142/142_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO COM O ESTADO DE SANTA CATARINA, SUAS SECRETARIAS, AUTARQUIAS E ENTIDADES PÚBLICAS, OBJETIVANDO A COOPERAÇÃO TÉCNICA, FINANCEIRA PARA A IMPLEMENTAÇÃO DE PROGRAMAS DE INTERESSE DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/141/141_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/140/140_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA E ALTERA REDAÇÃO DE ARTIGOS DA LEI N°. 0032, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/139/139_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/138/138_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>AS AUDIÊNCIAS PÚBLICAS, COMO INSTRUMENTO DE TRANSPARÊNCIA DA GESTÃO FISCAL NO MUNICÍPIO, SERÃO REALIZADAS DURANTE O PROCESSO DE ELABORAÇÃO DO PLANO PLURIANUAL - PPA, LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO E LEI ORÇAMENTÁRIA ANUAL - LOA.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/137/137_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE GARANTIA DE RENDA MÍNIMA ASSOCIADO A AÇÕES SOCIOEDUCATIVAS (BOLSA ESCOLA).</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/136/136_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PROCEDER LICITAÇÃO PARA CONCESSÃO DE USO DO TERMINAL RODOVIÁRIO MUNICIPAL DE ZORTÉA.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/135/135_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO DE MÚTUA COLABORAÇÃO, COM A SOCIEDADE CORPO DE BOMBEIROS VOLUNTÁRIOS CAPINZAL.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/134/134_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PRAZOS PARA ENCAMINHAMENTO E APRECIAÇÃO DA LEI DO PLANO PLURIANUAL E LEI DE DIRETRIZES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/133/133_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A ADMISSÃO DE PESSOAL EM CARÁTER TEMPORÁRIO NO ÂMBITO DA ADMINISTRAÇÃO DIRETA E INDIRETA.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/132/132_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA NÍVEL DO GRUPO V - ANS, EXTINGUE CARGOS DE PROVIMENTO EFETIVO, DOS GRUPOS I - TSG, II - SAU, III - OAG, E V ANS, DA LEI N°. 0005, E CRIA CARGO DE PROVIMENTO EFETIVO NO GRUPO III - OAG E INSTITUI O NÍVEL 3 NO MESMO GRUPO.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/131/131_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA E EXTINGUE CARGOS DE PROVIMENTO EM COMISSÃO QUE DEVERÃO SER INCLUÍDOS E EXCLUÍDOS NA ESTRUTURA ORGANIZACIONAL BÁSICA DO MUNICÍPIO DE ZORTÉA, CRIADOS PELA LEI N°. 0006.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/130/130_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONTRATAR EM CARÁTER TEMPORÁRIO EM VIVEIRISTA COM FORMAÇÃO EM TÉCNICO AGRÍCOLA COM ESPECIALIZAÇÃO FLORESTAL PARA DAR CUMPRIMENTO AO TERMO DE COOPERAÇÃO MÚTUA, CELEBRADO COM A EMPRESA MACHADINHO ENERGÉTICA S/A. - MAESA.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/129/129_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONTRATAR EM CARÁTER TEMPORÁRIO UM ENFERMEIRO.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/128/128_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA ÂMBITO DO PODER LEGISLATIVO O CARGO DE COMISSÃO DE CHEFE DE DEPARTAMENTO LEGISLATIVO.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/127/127_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ART. 1º, ACRESCENTA PARÁGRAFO DA LEI N°. 0052, QUE AUTORIZA RECEBER EM DAÇÃO DE PAGAMENTO PARA INSTALAÇÃO DA REDE DE ENERGIA ELÉTRICA E REGULARIZAÇÃO DO LOTEAMENTO FELISBERTO F. DOS SANTOS, DO SR. PEDRO ADALTO SANTOS, UMA ÁREA DE TERRAS.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/126/126_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE DÍVIDA DE EXERCÍCIO ANTERIOR.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/125/125_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NORMAS PARA EXECUÇÃO DAS AÇÕES BÁSICAS DE SAÚDE EM VIGILÂNCIA SANITÁRIA, E ESTABELECE PENALIDADES.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/124/124_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR TERMO DE COOPERAÇÃO MÚTUA COM A MAESA - MACHADINHO ENERGÉTICA S.A., PARA IMPLANTAÇÃO DO VIVEIRO MUNICIPAL.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/123/123_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE TRABALHO E EMPREGO, ÓRGÃO DE COMPOSIÇÃO TRIPARTITE E PARITÁRIA ENTRE ENTIDADES GOVERNAMENTAIS, DE REPRESENTAÇÃO DOS EMPREGADOS E DE REPRESENTANTES DOS EMPREGADORES.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/122/122_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA ORÇAMENTO PARA O EXERCÍCIO DE 2001.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/121/121_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ANULAR VERBAS E SUPLEMENTA RESERVA DE CONTINGÊNCIA.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/120/120_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ANULAR VERBAS E SUPLEMENTAR RESERVA DE CONTINGÊNCIA.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/119/119_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NOVO CONSELHO MUNICIPAL DE ALIMENTAÇÃO ESCOLAR DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/118/118_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DE ZORTÉA, PARA O EXERCÍCIO DE 2001 A 2004.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/117/117_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO, AS METAS E OBJETIVOS DA ADMINISTRAÇÃO, SEUS RECURSOS FINANCEIROS E AS BASES PARA PREPARAÇÃO DO ORÇAMENTO PROGRAMA PARA O EXERCÍCIO DE 2001.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/116/116_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISENTA DO PAGAMENTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO - IPTU, TAXAS E CONCEDE ANISTIA FISCAL, APOSENTADOS E PENSIONISTAS.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/115/115_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A APP - ASSOCIAÇÃO DOS PAIS E PROFESSORES DO GRUPO ESCOLAR MUNICIPAL HORIZONTE DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/114/114_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ADQUIRIR TERRENO NA LOCALIDADE DE VOLTA GRANDE.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/113/113_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/112/112_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DE ZORTÉA.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/111/111_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA VENCIMENTO DOS SERVIDORES DO QUADRO DE PESSOAL DO MUNICÍPIO, CRIADOS PELA LEI N°. 0005.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/110/110_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONTRATAR TEMPORARIAMENTE UMA ASSISTENTE SOCIAL.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/109/109_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO PARA PROFISSIONAIS EM EDUCAÇÃO DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/108/108_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EFETUAR DESPESAS DE FESTIVIDADES NATALINAS DE 1999, PARA CRIANÇAS DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/107/107_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA PROPOSTA ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2000.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/106/106_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EFETUAR DESPESAS DESTINADAS À PREMIAÇÃO DE DECORAÇÃO E CRIATIVIDADE DE RESIDÊNCIAS, COMÉRCIO E REPARTIÇÕES PÚBLICAS ALUSIVAS AO NATAL DE 1999, REALIZADAS DURANTE O MÊS DE DEZEMBRO JUNTO COM COMEMORAÇÕES DO ANIVERSÁRIO DE EMANCIPAÇÃO MUNICÍPIO.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/105/105_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONTRATAR TEMPORARIAMENTE AUXILIAR DE ENFERMAGEM.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/104/104_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO COM A EPAGRI PARA A CEDÊNCIA DE UM VEÍCULO QUE AUXILIARÁ NOS TRABALHOS DA SECRETARIA MUNICIPAL DE AGRICULTURA.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>AUTORIZA CONTRATAR EM CARÁTER TEMPORÁRIO UM GUARDA.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/102/102_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NO ÂMBITO DO SISTEMA ÚNICO DE SAÚDE, O SISTEMA MUNICIPAL DE AUDITORIA - SMA/SUS, QUE OBEDECERÁ ÀS NORMAS GERAIS FIXADAS PELA UNIÃO.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/101/101_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE SAÚDE - CMS, DE CARÁTER PERMANENTE, TERÁ FUNÇÕES DELIBERATIVAS, NORMATIVAS E FISCALIZADORAS, ASSIM COMO DE FORMULAÇÃO ESTRATÉGICA, ATUANDO NO ACOMPANHAMENTO, CONTROLE E AVALIAÇÃO DA POLÍTICA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/100/100_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ISENTAR CONTRIBUIÇÃO DE MELHORIA A APOSENTADOS, QUE PERCEBEM REMUNERAÇÃO DE ATÉ 02 (DOIS) SALÁRIOS MÍNIMOS, E ENTIDADES BENEFICENTES E FILANTRÓPICAS.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/99/99_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA INDENIZAR À EMPRESA ZORTÉA S/A. COMPENSADOS E ESQUADRIAS, RELATIVO AO ALARGAMENTO DA AVENIDA ANTONIO ZORTÉA PRIMO.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/98/98_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ANULAR VERBAS ORÇAMENTÁRIAS DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/97/97_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO, AS METAS E OBJETIVOS DA ADMINISTRAÇÃO, SEUS RECURSOS FINANCEIROS E AS BASES PARA PREPARAÇÃO DO ORÇAMENTO PARA O EXERCÍCIO DE 2000.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/96/96_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>LTERA METRAGEM QUADRADA CONSTANTE NO ARTIGO 1º DA LEI N°. 0059, QUE AUTORIZA ADQUIRIR ÁREA DE TERRAS DE PROPRIEDADE DO SR. DARI JOSÉ SANTOS, DESTINADO A CONSTRUÇÃO DE UM TERMINAL RODOVIÁRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/95/95_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ADQUIRIR IMÓVEL URBANO DE AGROPECUÁRIA CAPÃO DO CEDRO LTDA., SUCESSORA DE DARY JOSÉ DOS SANTOS.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/94/94_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO COM A EMPRESA MAESA - MACHADINHO ENERGÉTICA S/A., DE COOPERAÇÃO FINANCEIRA E PRESTAÇÃO DE SERVIÇOS PARA AUXÍLIO NA DOCUMENTAÇÃO E FORMALIZAÇÃO DE PROCESSOS DE INDENIZAÇÃO DA BARRAGEM DE MACHADINHO.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/93/93_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE O FUNDO MUNICIPAL DE PREVIDÊNCIA E ASSISTÊNCIA.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/92/92_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/91/91_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/90/90_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS LOTEAMENTOS URBANOS, DESMEMBRAMENTOS E ARRUAMENTO DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/89/89_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO COM A POLÍCIA MILITAR ESTADUAL E A SECRETARIA ESTADUAL DE SEGURANÇA PÚBLICA, PARA DELEGAÇÃO AO ESTADO DE ENCARGOS DE REGULAMENTAÇÃO E FISCALIZAÇÃO DO TRÂNSITO EM VIAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/88/88_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA CONTRATAR EM CARÁTER TEMPORÁRIO, PARA PRESTAR SERVIÇOS NO FÓRUM DE CAMPOS NOVOS - SC, PARA ATUAR NO CARTÓRIO ELEITORAL OU ONDE DESIGNAR O DIRETOR DO FORO._x000D_
 </t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/87/87_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/86/86_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>DELIMITA PERÍMETRO URBANO DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/85/85_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE PARCELAR PAGAMENTO DA CONTRIBUIÇÃO DE MELHORIA DEVIDA PELOS PROPRIETÁRIOS LINDEIROS ÀS OBRAS QUE FOREM REALIZADAS PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/84/84_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA PROPOSTA ORÇAMENTÁRIA PARA 1999.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/83/83_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ADQUIRIR IMÓVEL DO GOVERNO DO ESTADO DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/82/82_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ANULAR VERBAS DO FUNDO MUNICIPAL DE SAÚDE - FMS.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/81/81_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE BAIRRO CENTRO, O BAIRRO COMPREENDIDO ENTRE O RIO DOS PORCOS E O RIO DUAS PONTES OU RIO DAS CONTAS E A RUA GUILHERME BRANCHER.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/80/80_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO COM A POLÍCIA MILITAR, VISANDO A REALIZAÇÃO DE POLICIAMENTO OSTENSIVO MOTORIZADO POR INTERMÉDIO DE GUARNIÇÕES DA RÁDIO-PATRULHA DA POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/79/79_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FILIAR O MUNICÍPIO DE ZORTÉA, NA FEDERAÇÃO CATARINENSE DE MUNICÍPIOS - FECAM.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/78/78_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUAS ALCEU BORTOLI, AMANTINA ANTUNES DE MORAIS, CECÍLIA MEIRELES, 1º DE MAIO, JOÃO SILVEIRA, ANGELIN PELISSARI, JOSÉ RETORI, IRACI ALMEIDA, GOVERNADOR CELSO RAMOS, SÃO FRANCISCO DE ASSIS, ERMELINDO ALMEIDA, AVENIDA ARTHUR ADOLFO SANTOS, RUAS DOMINGOS DE PAOLI, LUIS PEDRON, IVO DA COSTA, TANCREDO NEVES, DEMERVAL VARELA, SETE DE SETEMBRO, JOSÉ VILARINO, MOACIR ALMEIDA, RUITES ANDREONI, REVOREDO ANTUNES PIRES, ADELINA BRANCHER, SÃO PAULO, ESMERALDO ANTUNES,</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/77/77_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE BAIRRO PARQUE DAS ANDORINHAS, O CONHECIDO BAIRRO DA IGREJA.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/76/76_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUTORIZAÇÃO PARA TRANSPOSIÇÃO DE DOTAÇÃO ORÇAMENTÁRIA DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/75/75_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE TURISMO - CMT, COM A FINALIDADE DE ORIENTAR, PROMOVER E EMITIR SUGESTÕES PARA O DESENVOLVIMENTO DO TURISMO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/74/74_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONTRATAR SEGURO DE VIDA EM GRUPO PARA OS SERVIDORES MUNICIPAIS EFETIVOS, COM PAGAMENTO MENSAL DO PRÊMIO.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/73/73_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ANULAÇÃO DE  VERBAS ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/72/72_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EFETUAR GASTOS PARA REALIZAÇÃO DA ETAPA DE RODEIO DE LAÇO DA OLIMPÍADA PERDIGÃO A SER REALIZADA NO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/71/71_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO COM A POLÍCIA MILITAR ESTADUAL E A SECRETARIA ESTADUAL DE SEGURANÇA PÚBLICA, PARA A DELEGAÇÃO AO ESTADO DE ENCARGOS DE REGULAMENTAÇÃO E FISCALIZAÇÃO DO TRÂNSITO NAS VIAS PÚBLICAS DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/70/70_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO SOCIAL - PMDES, E ADERIR AO PROGRAMA DE APOIO AO DESENVOLVIMENTO MUNICIPAL DO ESTADO DE SANTA CATARINA - PROADEM E TOMAR EMPRÉSTIMO JUNTO AO FUNDO DE DESENVOLVIMENTO MUNICIPAL - FDM.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/69/69_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SISTEMATIZAÇÃO DAS NORMAS RELATIVAS A PUBLICAÇÃO DOS ATOS E DOCUMENTOS OFICIAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/68/68_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 1999.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/67/67_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUADRO DE VAGAS DA LEI N°. 0005, QUE INSTITUI O QUADRO DE PESSOAL E O PLANO DE CARGOS E SALÁRIOS DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/66/66_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO COM A SECRETARIA ESTADUAL DOS TRANSPORTES E OBRAS, OBJETIVANDO A PAVIMENTAÇÃO DE RUAS.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/65/65_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO COM A SECRETARIA ESTADUAL DO DESENVOLVIMENTO URBANO E MEIO AMBIENTE, ATRAVÉS DO FUNDO DE DESENVOLVIMENTO MUNICIPAL, PARA PAVIMENTAÇÃO DE VIAS PÚBLICAS NO PERÍMETRO URBANO.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/64/64_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONTRATAR TEMPORARIAMENTE UM SERVIDOR PARA PRESTAR SERVIÇOS DA DELEGACIA DE POLÍCIA CIVIL.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/63/63_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI N°. 0021, QUE AUTORIZA DOAR AO GOVERNO DO ESTADO DE SANTA CATARINA - SECRETARIA DA SEGURANÇA PÚBLICA, ÁREAS DE TERRAS LOCALIZADA NA RUA ANTÔNIO ZORTÉA PRIMO S/N, VISANDO A CONSTRUÇÃO DE UMA DELEGACIA DE POLÍCIA.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/62/62_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO COM A POLÍCIA MILITAR ESTADUAL E A SECRETARIA DE SEGURANÇA PÚBLICA, PARA DELEGAÇÃO AO ESTADO DE ENCARGOS DE REGULAMENTAÇÃO E FISCALIZAÇÃO DO TRÂNSITO NAS VIAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/61/61_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO DE COOPERAÇÃO TÉCNICO-FINANCEIRA COM A SECRETARIA ESTADUAL DA EDUCAÇÃO E DO DESPORTO, PARA TRANSFERIR RECURSOS FINANCEIROS POR ALUNO ESTABELECIDO PELO FUNDEF.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/60/60_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO COM O DEPARTAMENTO DE TRANSPORTES E TERMINAIS - DETER, PARA CONSTRUÇÃO DE UM TERMINAL RODOVIÁRIO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/59/59_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ADQUIRIR ÁREA DE TERRAS DE PROPRIEDADE DO SR. DARI JOSÉ SANTOS, DESTINADO A CONSTRUÇÃO DE UM TERMINAL RODOVIÁRIO MUNICIPAL, COM DISPENSA DE LICITAÇÃO POR SE TRATAR DE ÁREA ESCOLHIDA PELO DETER - DEPARTAMENTO DE TRANSPORTES E TERMINAIS.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/57/57_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAR A SECRETARIA DE SEGURANÇA PÚBLICA ESTADUAL DE SANTA CATARINA, UMA ÁREA DE TERRAS, LOCALIZADA NO LOTEAMENTO SÃO JOÃO, DESTINADO A ÁREA VERDE COM RESERVA DE DOMÍNIO MUNICIPAL, PARA CONSTRUÇÃO DE UMA DELEGACIA QUE SERÁ ALIENADO AO ESTADO.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/58/58_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA IMPLANTAR NO MUNICÍPIO DE ZORTÉA, O PROGRAMA DE DISTRIBUIÇÃO DE MUDAS AOS PRODUTORES RURAIS DO MUNICÍPIO, SOB FORMA DE INCENTIVO PARA RECUPERAÇÃO DAS MATAS, PARA REFLORESTAMENTO E PROTEÇÃO DE NASCENTES DE ÁGUA, RIOS E APROVEITAMENTO DE SOLO.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/56/56_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUXÍLIO FINANCEIRO AO CORPO DE BOMBEIROS MISTO, PARA AQUISIÇÃO DE ABERTURAS PARA A CONSTRUÇÃO DE SEDE NO MUNICÍPIO DE CAPINZAL, PARA ATENDIMENTO REGIONAL.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/55/55_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO COM A SECRETARIA ESTADUAL DE GOVERNO E DA FAZENDA, DE COOPERAÇÃO FINANCEIRA PARA OBRAS DE INFRAESTRUTURA, PONTES E PAVIMENTAÇÃO DE RUAS.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/54/54_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ART. 42 DA LEI N°. 0017, QUE DISPÕE SOBRE APOSENTADORIA, PENSÕES, E CRIA O FUNDO MUNICIPAL DE PREVIDÊNCIA E ASSISTÊNCIA PARA OS SERVIDORES MUNICIPAIS DE ZORTÉA.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/53/53_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO DE COOPERAÇÃO TÉCNICA E FINANCEIRA COM O GOVERNO DO ESTADO DE SANTA CATARINA, ATRAVÉS DA SECRETARIA DO ESTADO DA EDUCAÇÃO E DESPORTO PARA O TRANSPORTE ESCOLAR DOS ALUNOS DO ENSINO FUNDAMENTAL DA REDE ESTADUAL.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>LOM</t>
   </si>
   <si>
     <t>Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>LEI ORGÂNICA DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/52/52_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA RECEBER EM DAÇÃO DE PAGAMENTO PARA INSTALAÇÃO DA REDE DE ENERGIA ELÉTRICA E REGULARIZAÇÃO DO LOTEAMENTO FELISBERTO F. DOS SANTOS, DO SR. PEDRO ADALTO SANTOS, UMA ÁREA DE TERRAS.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/51/51_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FORMA E A APRESENTAÇÃO DOS SÍMBOLOS DO MUNICÍPIO DE ZORTÉA (BRASÃO, BANDEIRA, HINO).</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/50/50_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONTRATAR TEMPORARIAMENTE SERVIDOR PARA PRESTAR SERVIÇOS NO CARTÓRIO ELEITORAL DA COMARCA DE CAMPOS NOVOS - SC, NO CARGO DE AUXILIAR ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/49/49_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA A PROPOSTA ORÇAMENTÁRIA PARA 1998.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/48/48_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO DE COOPERAÇÃO FINANCEIRA COM A SECRETARIA DE ESTADO DA EDUCAÇÃO E DO DESPORTO, PARA CONSTRUÇÃO DE ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/47/47_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA VERBAS ORÇAMENTÁRIAS DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/46/46_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUXÍLIO FINANCEIRO AO GRÊMIO LÍRIO CULTURAL BENEFICENTE ESPORTIVO E RECREATIVO, E AO CENTRO DE TRADIÇÕES GAÚCHAS ALVORADA CAMPEIRA.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/45/45_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE SAÚDE - FMS.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/44/44_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISENTA COBRANÇA DO IMPOSTO PREDIAL E TERRITORIAL URBANO DE 1997, LANÇADO PARA COBRANÇA NOS MESES DE OUTUBRO, NOVEMBRO E DEZEMBRO/97.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/43/43_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A COMISSÃO MUNICIPAL DE DEFESA CIVIL - (COMDEC) DO MUNICÍPIO DE ZORTÉA, COM A FINALIDADE DE COORDENAR, A NÍVEL MUNICIPAL, OS MEIOS PARA ATENDIMENTO A SITUAÇÕES DE EMERGÊNCIA OU CALAMIDADE PÚBLICA.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/42/42_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PRORROGAR OS CONTRATOS TEMPORÁRIOS DOS SERVIDORES MUNICIPAIS ANAROÍ LOPES DE ABREU, ANTENOR ZANON, AVELINO GANZALA, REINALDO ROSA E LILIANE BERNARDI.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/41/41_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO FUNDAMENTAL E DE VALORIZAÇÃO DO MAGISTÉRIO.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/40/40_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO DE ZORTÉA - COMEZ.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/39/39_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE ALIMENTAÇÃO ESCOLAR - COMAE DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/38/38_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PRORROGAR CONTRATOS TEMPORÁRIOS DOS SERVIDORES MUNICIPAIS DE ZORTÉA - SC.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/37/37_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 1998.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/36/36_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO O FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL - FMAS.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/35/35_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL - CMAS, ÓRGÃO DELIBERATIVO, DE CARÁTER PERMANENTE E ÂMBITO MUNICIPAL.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/34/34_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA INDENIZAR FÉRIAS DOS SERVIDORES MUNICIPAIS TRANSFERIDOS DO MUNICÍPIO DE ORIGEM, LOTADOS EM NOSSO AMPARADOS PELA LEI DE EMANCIPAÇÃO.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/33/33_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ADQUIRIR LOTES URBANOS, PERTENCENTES AO SR. LEOPOLDO MINKS, ONDE ESTÁ INSTALADO O POÇO ARTESIANO, CASA DE MÁQUINAS E UMA CASA MISTA, PARA FUNCIONAMENTO DO DEPARTAMENTO DE ÁGUA E ESGOTO MUNICIPAL.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/32/32_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/31/31_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI COBRANÇA DA TAXA DE SERVIÇO DE ILUMINAÇÃO PÚBLICA - TSIP, TRANSFERIDA À CENTRAIS ELÉTRICAS DE SANTA CATARINA - CELESC.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/30/30_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CELEBRAR TERMO DE CONVÊNIO DE COOPERAÇÃO TÉCNICA E FINANCEIRA COM A FUNDAÇÃO EDUCACIONAL UNIFICADA DO OESTE CATARINENSE - UNOESC, OBJETIVANDO A PRESTAÇÃO DE SERVIÇOS TÉCNICOS PARA O MUNICÍPIO E AUXÍLIO AOS ESTUDANTES DO 3º GRAU DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/29/29_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE ZORTÉA, PARA O EXERCÍCIO DE 1997 A 2001.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/28/28_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUAS ANTONIO ZORTÉA PRIMO, GUILHERME BRANCHER, JOSÉ PROTÁSIO MAGRINELLI, DORVALINA GUERREIRO, ATÍLIO CAVICHON, E ANTONIO MILESKI.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/27/27_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE BAIRRO DOS IMIGRANTES, O CONHECIDO BAIRRO DO CINDO, BAIRRO DOS CRENTES OU AINDA BAIRRO PROGRESSO.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/26/26_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO COM A EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS, PARA INSTALAR NO MUNICÍPIO DE ZORTÉA UMA AGÊNCIA DE CORREIO SATÉLITE.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/25/25_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO COM A EMPRESA DE PESQUISA AGROPECUÁRIA E EXTENSÃO RURAL DE SANTA CATARINA S/A. - EPAGRI, COM A FINALIDADE DE COOPERAÇÃO TÉCNICA-FINANCEIRA E TRABALHOS DE PESQUISA AGROPECUÁRIA E DE ASSISTÊNCIA TÉCNICA E EXTENSÃO RURAL.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/24/24_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO COM A SECRETARIA DE ESTADO DE GOVERNO E DA FAZENDA, PARA CONTINUIDADE DAS OBRAS DO GINÁSIO DE ESPORTES MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/23/23_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO COM A SECRETARIA DE ESTADO DE GOVERNO E DA FAZENDA, COM A FINALIDADE DE CONSTRUIR UM POSTO DE SAÚDE.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/22/22_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO DE COOPERAÇÃO FINANCEIRA COM A POLÍCIA MILITAR DE SANTA CATARINA/FUMPOM, PARA AQUISIÇÃO DE UMA VIATURA EQUIPADA PARA ATENDIMENTO DO POSTO DA POLÍCIA MILITAR DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/21/21_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAR AO GOVERNO DO ESTADO DE SANTA CATARINA - SECRETARIA DA SEGURANÇA PÚBLICA, ÁREAS DE TERRAS LOCALIZADA NA RUA ANTÔNIO ZORTÉA PRIMO S/N, VISANDO A CONSTRUÇÃO DE UMA DELEGACIA DE POLÍCIA.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/20/20_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO COM A SECRETARIA ESTADUAL DA SEGURANÇA PÚBLICA, OBJETIVANDO A CONSTRUÇÃO DE UMA DELEGACIA DE POLÍCIA NO MUNICÍPIO, COM DOAÇÃO DE TERRENO COMPATÍVEL A EXECUÇÃO DA OBRA.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/19/19_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE FILIAÇÃO DO MUNICÍPIO DE ZORTÉA NA ASSOCIAÇÃO DOS MUNICÍPIOS DO PLANALTO SUL CATARINENSE - AMPLASC, COM SEDE NA DE CAMPOS NOVOS - SC.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/17/17_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APOSENTADORIA, PENSÕES, CRIA FUNDO MUNICIPAL DE PREVIDÊNCIA E ASSISTÊNCIA PARA OS SERVIDORES.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/16/16_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DA COBRANÇA DA  TARIFA DE ÁGUA E ESGOTO PARA PRÉDIOS PRÓPRIOS DA PREFEITURA MUNICIPAL E ENTIDADES COM FINS FILANTRÓPICOS E BENEFICIENTES.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/18/18_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM A SECRETARIA DE ESTADO DA EDUCAÇÃO E DESPORTO, PARA MUNICIPALIZAÇÃO DO ENSINO DE PRIMEIRA A QUARTA SÉRIE.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/15/15_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>UTORIZA CONTRATAR TEMPORARIAMENTE SERVIDORES PARA ATENDER SERVIÇOS EMERGENCIAIS.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/14/14_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONTRATAR TEMPORÁRIA DE PROFESSORES E INSTRUTOR PROFISSIONAL ACTS, PARA ATUAR NAS ESCOLAS MUNICIPAIS E MUNICIPALIZADAS.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/13/13_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONTRATAÇÃO TEMPORÁRIA DE SERVIDORES PARA OS CARGOS DE MOTORISTA, OPERADOR DE MÁQUINAS, TÉCNICOS EM APOIO ADMINISTRATIVO, ATENDENTE DE ENFERMAGEM, AUXILIAR DE SERVIÇOS GERAIS, CONTADOR E AUXILIAR DE OBRAS.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/12/12_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FILIAÇÃO DO MUNICÍPIO NA ASSOCIAÇÃO DOS MUNICÍPIOS DO MEIO OESTE CATARINENSE.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/11/11_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA REDAÇÃO DO ARTIGO 1º DA LEI 006/97.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/10/10_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA RESSARCIR DESPESAS DE COMBUSTÍVEL À VEÍCULOS DE TERCEIROS QUANDO EM SERVIÇO DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/9/9_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME ÚNICO PARA OS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ZORTÉA, E ESTABELECE SUA APLICAÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/8/8_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA APLICAR AS LEIS DO MUNICÍPIO DE ORIGEM ENQUANTO NÃO FOREM APROVADAS AS LEIS CORRESPONDENTES DO MUNICÍPIO DE ZORTÉA - SC.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/7/7_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRAIR FINANCIAMENTO JUNTO AO FUNDO ESTADUAL DE DESENVOLVIMENTO RURAL - FDR -, GARANTIDO POR COTAS DE RETORNO DO ICMS.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/6/6_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE PROVIMENTO EM COMISSÃO NA ESTRUTURA ORGANIZACIONAL DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/5/5_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O QUADRO DE PESSOAL E PLANO DE CARGOS E SALÁRIOS DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ZORTÉA.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/4/4_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DO MUNICÍPIO DE ZORTÉA, ESTADO DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/3/3_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ZORTÉA, ESTADO DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/2/2_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 1997.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/1/1_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/1/1_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBMETE A APROVAÇÃO PROPOSTA ORÇAMENTARIA 1997.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/384/384_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE ENTORPECENTES - COMEN.</t>
   </si>
   <si>
-    <t>https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/383/383_texto_integral.pdf</t>
+    <t>http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/383/383_texto_integral.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -5545,67 +5545,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/383/383_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2015/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2014/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2013/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2012/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2011/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2010/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2008/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2007/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2006/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2005/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2004/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2003/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2016/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2002/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2001/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2000/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1999/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1998/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/1997/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zortea.sc.leg.br/media/./sapl/public/normajuridica/2009/383/383_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G584"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="87" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="86.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>